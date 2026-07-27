--- v0 (2025-12-14)
+++ v1 (2026-07-27)
@@ -86,51 +86,98 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8194040" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6478953B" w14:textId="77777777" w:rsidR="00150FBE" w:rsidRPr="00150FBE" w:rsidRDefault="00150FBE" w:rsidP="00150FBE">
+    <w:p w14:paraId="3D114545" w14:textId="1D114EDB" w:rsidR="00792331" w:rsidRPr="00792331" w:rsidRDefault="00792331" w:rsidP="00792331">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00792331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00792331">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.910</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6478953B" w14:textId="5E534F2C" w:rsidR="00150FBE" w:rsidRPr="00150FBE" w:rsidRDefault="00150FBE" w:rsidP="00150FBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65355168" w14:textId="77777777" w:rsidR="00150FBE" w:rsidRPr="00150FBE" w:rsidRDefault="00150FBE" w:rsidP="003D5629">
@@ -191,51 +238,75 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Intelligent tutoring system for high school students using the k</w:t>
       </w:r>
       <w:r w:rsidR="00601DC7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>nearest neighbors algorithm</w:t>
+        <w:t xml:space="preserve">nearest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>neighbors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> algorithm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C77C7CD" w14:textId="77777777" w:rsidR="00425CBD" w:rsidRPr="00150FBE" w:rsidRDefault="00425CBD" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7855B153" w14:textId="77777777" w:rsidR="009642F9" w:rsidRDefault="009642F9" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -809,97 +880,117 @@
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">The objective of this study was to design an intelligent </w:t>
       </w:r>
       <w:r w:rsidR="00601DC7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>tutoring</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> system for high school students using the k-nearest neighbors algorithm</w:t>
+        <w:t xml:space="preserve"> system for high school students using the k-nearest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>neighbors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> algorithm</w:t>
       </w:r>
       <w:r w:rsidR="00FB4F3C" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. Also,</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> validate its operation by applying it </w:t>
       </w:r>
       <w:r w:rsidR="00FB4F3C" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> students and employing metrics that illustrate their performance. The system focuses on teaching a topic from a high school Electronics learning unit. To illustrate the system's operation, it was applied to 30 students who took an exam or overall assessment of the topic. The mean, standard deviation, and percentage of grades passed </w:t>
+        <w:t xml:space="preserve"> students and employing metrics that illustrate their performance. The system focuses on teaching a topic from a high school </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">were compared with </w:t>
+        <w:t xml:space="preserve">Electronics learning unit. To illustrate the system's operation, it was applied to 30 students who took an exam or overall assessment of the topic. The mean, standard deviation, and percentage of grades passed were compared with </w:t>
       </w:r>
       <w:r w:rsidR="003E0728" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">those of </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">another group of 30 students who received a face-to-face lesson and took the same exam. The mean was higher for students who used the intelligent </w:t>
       </w:r>
       <w:r w:rsidR="00601DC7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
@@ -1643,60 +1734,60 @@
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="008322B7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vecinos más cercanos y validar su funcionamiento mediante su aplicación en estudiantes y el empleo de métricas que ilustren su rendimiento. </w:t>
       </w:r>
       <w:r w:rsidR="003B2D8A" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el siguiente apartado se describe la metodología del diseño del sistema tutor inteligente propuesto </w:t>
       </w:r>
       <w:r w:rsidR="008F795B" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">y su aplicación en estudiantes para verificar su funcionamiento. Además, se muestra su utilidad mediante la comparación de mediciones estadísticas con un grupo que tuvo una clase presencial. Los resultados de las métricas se presentan por </w:t>
+        <w:t xml:space="preserve">y su aplicación en estudiantes </w:t>
       </w:r>
       <w:r w:rsidR="008F795B" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>medio de gráficas, de igual manera, se describen la discusión, conclusi</w:t>
+        <w:t>para verificar su funcionamiento. Además, se muestra su utilidad mediante la comparación de mediciones estadísticas con un grupo que tuvo una clase presencial. Los resultados de las métricas se presentan por medio de gráficas, de igual manera, se describen la discusión, conclusi</w:t>
       </w:r>
       <w:r w:rsidR="006D62E6" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ones</w:t>
       </w:r>
       <w:r w:rsidR="008F795B" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="006D62E6" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>futuras líneas de investigación</w:t>
       </w:r>
@@ -2157,51 +2248,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="271B547E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.55pt;margin-top:19.5pt;width:61.2pt;height:34.8pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJAnR5VQIAALEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07SpG6COkWWosOA&#10;oC2QFj0rstwYkEVNUmJnX78nJWnTrqdhF5kUySfykfTVdddotlXO12QK3j/rcaaMpLI2LwV/erz9&#10;dsmZD8KUQpNRBd8pz6+nX79ctXaiBrQmXSrHAGL8pLUFX4dgJ1nm5Vo1wp+RVQbGilwjAlT3kpVO&#10;tEBvdDbo9S6yllxpHUnlPW5v9kY+TfhVpWS4ryqvAtMFR24hnS6dq3hm0ysxeXHCrmt5SEP8QxaN&#10;qA0efYW6EUGwjav/gmpq6chTFc4kNRlVVS1VqgHV9HsfqlmuhVWpFpDj7StN/v/Byrvtg2N1id7l&#10;w9F573yQjzkzokGv5htROmKlYkF1gdggstVaP0HQ0iIsdN+pQ+Tx3uMyktBVrolflMdgB++7V66B&#10;xCQu8zwfDGGRMA2H/fFF6kX2FmydDz8UNSwKBXdoZWJYbBc+IBG4Hl3iW550Xd7WWicljo+aa8e2&#10;Ao3XIaWIiHde2rAW2Y8u81FCfmdME/gGEbpPIACoDTKJnOxrj1LoVt2BqBWVO/DkaD933srbGtUs&#10;hA8PwmHQQACWJ9zjqDQhGzpInK3J/f7sPvqj/7By1mJwC+5/bYRTnOmfBpMx7g8jryEpw1E+gOJO&#10;LatTi9k0cwJFfayplUmM/kEfxcpR84wdm8VXYRJG4u2Ch6M4D/t1wo5KNZslJ8y2FWFhllZG6NiS&#10;2KvH7lk4e2honKk7Oo64mHzo6943RhqabQJVdWp6JHjP6oF37EWahcMOx8U71ZPX259m+gcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPwQHkreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonVZEaYhTFaSeQAIKaq9ObOIIex1itwl/z3KC42qeZt9Um9k7djZj7ANKyBYCmME26B47&#10;Ce9vu5sCWEwKtXIBjYRvE2FTX15UqtRhwldz3qeOUQnGUkmwKQ0l57G1xqu4CINByj7C6FWic+y4&#10;HtVE5d7xpRA596pH+mDVYB6saT/3Jy/hfrBPj90ut81hOj6LLzcd4stWyuureXsHLJk5/cHwq0/q&#10;UJNTE06oI3MSiiwjUsJqTZMoX4rVLbCGQFHkwOuK/19Q/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAJAnR5VQIAALEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD8EB5K3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.55pt;margin-top:19.5pt;width:61.2pt;height:34.8pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzpW1wMwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wESdMacYosRYYB&#10;QVsgLXpWZDk2IIuaxMTOfv0oxflo19Owi0yK1CP5SHp639aa7ZXzFZiMD3p9zpSRkFdmm/HXl+W3&#10;W848CpMLDUZl/KA8v599/TJtbKqGUILOlWMEYnza2IyXiDZNEi9LVQvfA6sMGQtwtUBS3TbJnWgI&#10;vdbJsN+/SRpwuXUglfd0+3A08lnELwol8akovEKmM065YTxdPDfhTGZTkW6dsGUluzTEP2RRi8pQ&#10;0DPUg0DBdq76C6qupAMPBfYk1AkURSVVrIGqGfQ/VLMuhVWxFiLH2zNN/v/Bysf92j47hu13aKmB&#10;gZDG+tTTZainLVwdvpQpIztReDjTplpkki4nk8lwRBZJptFocHcTaU0uj63z+ENBzYKQcUddiWSJ&#10;/cojBSTXk0uI5UFX+bLSOiphEtRCO7YX1EONMUV68c5LG9ZQ9uPbyTgivzPGYbpAYPsJBAFqQ5lc&#10;ag8Stpu2I2QD+YF4cnAcIW/lsqJqVsLjs3A0M0QA7QE+0VFooGygkzgrwf3+7D74UyvJyllDM5hx&#10;/2snnOJM/zTU5LvBKPCKURmNJ0NS3LVlc20xu3oBRNGANs7KKAZ/1CexcFC/0brMQ1QyCSMpdsbx&#10;JC7wuBm0blLN59GJxtQKXJm1lQE6tCT06qV9E852DUWahEc4TatIP/T16BteGpjvEIoqNj0QfGS1&#10;451GPM5Ct45hh6716HX5acz+AAAA//8DAFBLAwQUAAYACAAAACEA/BAeSt4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVkRpiFMVpJ5AAgpqr05s4gh7HWK3CX/PcoLj&#10;ap5m31Sb2Tt2NmPsA0rIFgKYwTboHjsJ72+7mwJYTAq1cgGNhG8TYVNfXlSq1GHCV3Pep45RCcZS&#10;SbApDSXnsbXGq7gIg0HKPsLoVaJz7Lge1UTl3vGlEDn3qkf6YNVgHqxpP/cnL+F+sE+P3S63zWE6&#10;PosvNx3iy1bK66t5ewcsmTn9wfCrT+pQk1MTTqgjcxKKLCNSwmpNkyhfitUtsIZAUeTA64r/X1D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADOlbXAzAgAAfAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPwQHkreAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D2D4252" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Datos personales</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2427,51 +2518,51 @@
                               <w:t>Recurso educativo 1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="74024E64" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:4.4pt;width:100pt;height:22pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNPxnVgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+NwtbCAnKElGiVJVQ&#10;EolUORuvN6zk9bi2YZd+fZ+9kJA0p6oczNgzfp5582avrrtGs51yviZT8OHZgDNlJJW1eS74z8fb&#10;Lxec+SBMKTQZVfC98vx69vnTVWunKqcN6VI5BhDjp60t+CYEO80yLzeqEf6MrDJwVuQaEbB1z1np&#10;RAv0Rmf5YHCeteRK60gq73F60zv5LOFXlZLhvqq8CkwXHLmFtLq0ruOaza7E9NkJu6nlIQ3xD1k0&#10;ojZ49AXqRgTBtq7+C6qppSNPVTiT1GRUVbVUqQZUMxy8q2a1EValWkCOty80+f8HK+92D47VJXqX&#10;n3+djAeTUc6ZEQ16tdiK0hErFQuqC8TyyFZr/RSXVhbXQveNOtw8nnscRhK6yjXxH+Ux+MH7/oVr&#10;IDEZL+WTAX6cSfjyyeUINuCz19vW+fBdUcOiUXCHXiaKxW7pQx96DImPedJ1eVtrnTZRP2qhHdsJ&#10;dF6HlCPA30Rpw1pkMr6YjBPyG2eS4CtE6D6AAKA2SDqS0hcfrdCtu57SIzFrKvfgy1GvP2/lbY2i&#10;lsKHB+EgOPCAIQr3WCpNSIoOFmcbcr8/Oo/x0AG8nLUQcMH9r61wijP9w0Ahl8PRKCo+bUbjSY6N&#10;O/WsTz1m2ywITA0xrlYmM8YHfTQrR80TZm0eX4VLGIm3Cx6O5iL0Y4VZlWo+T0HQuBVhaVZWRujY&#10;mdiyx+5JOHvoa9TWHR2lLqbv2tvHxpuG5ttAVZ16H3nuWT3Qj/lI6jnMchzA032Kev3izP4AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBKVt0J3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0pURSyqQpSTyABBZWrE5s4Il6H2G3C37NwgeNoRjNvyvXse3G0Y+wCIVwuFAhLTTAd&#10;tQivL9uLHERMmozuA1mELxthXZ2elLowYaJne9ylVnAJxUIjuJSGQsrYOOt1XITBEnvvYfQ6sRxb&#10;aUY9cbnv5VKpTHrdES84Pdg7Z5uP3cEj3A7u4b7dZq7eT2+P6rOf9vFpg3h+Nm9uQCQ7p78w/OAz&#10;OlTMVIcDmSh6hNVKXXEUIecH7Ge/uka4XuYgq1L+P1B9AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAIc0/GdWAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAEpW3QncAAAACAEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="74024E64" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:4.4pt;width:100pt;height:22pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBODs1DNAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsISoJYIkpEVSlK&#10;IpEqZ+O12ZW8Htce2KW/vmMvX0lzqsrBjD3j55k3b3Z219aG7ZUPFdicD3p9zpSVUFR2m/OfL6sv&#10;N5wFFLYQBqzK+UEFfjf//GnWuKkaQgmmUJ4RiA3TxuW8RHTTLAuyVLUIPXDKklODrwXS1m+zwouG&#10;0GuTDfv9r1kDvnAepAqBTu87J58nfK2VxCetg0Jmck65YVp9WjdxzeYzMd164cpKHtMQ/5BFLSpL&#10;j56h7gUKtvPVX1B1JT0E0NiTUGegdSVVqoGqGfTfVbMuhVOpFiInuDNN4f/Bysf92j17hu03aKmB&#10;kZDGhWmgw1hPq30d/ylTRn6i8HCmTbXIZLw0nPTpx5kk33ByOyKbYLLLbecDfldQs2jk3FNbElti&#10;/xCwCz2FxMcCmKpYVcakTZSCWhrP9oKaaDDlSOBvooxlDWUyvpmME/IbZ1LTBQLbDyAI0FhK+lJ8&#10;tLDdtKwqrojZQHEgvjx0UgpOrioq6kEEfBaetEM80DzgEy3aACUFR4uzEvzvj85jPLWUvJw1pMWc&#10;h1874RVn5oelZt8ORqMo3rQZjSdD2vhrz+baY3f1EoipAU2ek8mM8WhOpvZQv9LYLOKr5BJW0ts5&#10;x5O5xG5CaOykWixSEMnVCXywaycjdOxMbNlL+yq8O/YVSRGPcFKtmL5rbxcbb1pY7BB0lXofee5Y&#10;PdJPUk/qOY5lnKXrfYq6fDzmfwAAAP//AwBQSwMEFAAGAAgAAAAhAEpW3QncAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSlRFLKpClJPIAEFlasTmzgiXofYbcLfs3CB&#10;42hGM2/K9ex7cbRj7AIhXC4UCEtNMB21CK8v24scREyajO4DWYQvG2FdnZ6UujBhomd73KVWcAnF&#10;QiO4lIZCytg463VchMESe+9h9DqxHFtpRj1xue/lUqlMet0RLzg92Dtnm4/dwSPcDu7hvt1mrt5P&#10;b4/qs5/28WmDeH42b25AJDunvzD84DM6VMxUhwOZKHqE1UpdcRQh5wfsZ7+6Rrhe5iCrUv4/UH0D&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATg7NQzQCAACEBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASlbdCdwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4C6E35AC" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Recurso educativo 1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2542,51 +2633,51 @@
                               <w:t>Elección con algoritmo k vecinos más cercanos</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="13C62370" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:122.95pt;margin-top:12.8pt;width:67.6pt;height:58pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGJ7XGWAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSeoGdYosRYcB&#10;RVsgHXpWZDkxIIuapMTufv2e5CT9WE/DLjIlUk/k46Mvr7pGs71yviZT8OHZgDNlJJW12RT85+PN&#10;l5wzH4QphSajCv6sPL+af/502dqZGtGWdKkcA4jxs9YWfBuCnWWZl1vVCH9GVhk4K3KNCNi6TVY6&#10;0QK90dloMJhmLbnSOpLKe5xe904+T/hVpWS4ryqvAtMFR24hrS6t67hm80sx2zhht7U8pCH+IYtG&#10;1AaPnqCuRRBs5+q/oJpaOvJUhTNJTUZVVUuVakA1w8G7alZbYVWqBeR4e6LJ/z9Yebd/cKwuC473&#10;x9M8zwdTzoxo0KvlTpSOWKlYUF0gNopstdbPcGllcS1036hD14/nHoeRhK5yTfyiPAY/eH8+cQ0k&#10;JnGYT/LJCB4J1/nX6XSQepG9XLbOh++KGhaNgju0MjEs9rc+IBGEHkPiW550Xd7UWqdNlI9aasf2&#10;Ao3XIaWIG2+itGEtsp/k55OE/MaZFPgCEboPIACoDTKJnPS1Ryt0665n9MjLmspn0OWol5+38qZG&#10;UbfChwfhoDfwgBkK91gqTUiKDhZnW3K/PzqP8ZABvJy10G/B/a+dcIoz/cNAIBfD8TgKPm3Gk/PI&#10;tXvtWb/2mF2zJDA1xLRamcwYH/TRrBw1Txi1RXwVLmEk3i54OJrL0E8VRlWqxSIFQeJWhFuzsjJC&#10;x87Elj12T8LZQ1+jtO7oqHQxe9fePjbeNLTYBarq1PvIc8/qgX6MR5LEYZTj/L3ep6iXH878DwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhADBnYSLgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4s7diq0TWdBtJOIAEDbde0NU1F4pQmW8vbY05ws+VPv7+/2EzOijMOofOkIJ0lIJBq&#10;33TUKnh/292sQISoqdHWEyr4xgCb8vKi0HnjR3rF8z62gkMo5FqBibHPpQy1QafDzPdIfPvwg9OR&#10;16GVzaBHDndWzpMkk053xB+M7vHBYP25PzkF9715emx3makO4/E5+bLjIbxslbq+mrZrEBGn+AfD&#10;rz6rQ8lOlT9RE4RVMF8s7xjlYZmBYOB2laYgKiYXaQayLOT/CuUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEYntcZYAgAAuAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADBnYSLgAAAACgEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="13C62370" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:122.95pt;margin-top:12.8pt;width:67.6pt;height:58pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYCjyBNwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dc67Vdf2XldeQ6clXJ&#10;SiI5Vc6YBS8Sy1DA3nV/fQf8mTSnqhd2YIbHzJs3O71va032wnkFpqC9TpcSYTiUymwL+vNl+WVC&#10;iQ/MlEyDEQU9CE/vZ58/TRubiz5UoEvhCIIYnze2oFUINs8yzytRM98BKww6JbiaBdy6bVY61iB6&#10;rbN+tzvKGnCldcCF93j6cHTSWcKXUvDwJKUXgeiCYm4hrS6tm7hmsynLt47ZSvFTGuwfsqiZMvjo&#10;BeqBBUZ2Tv0FVSvuwIMMHQ51BlIqLlINWE2v+66adcWsSLUgOd5eaPL/D5Y/7tf22ZHQfoMWGxgJ&#10;aazPPR7Gelrp6vjFTAn6kcLDhTbRBsLxcDKcDPvo4egafx2NuonW7HrZOh++C6hJNArqsCuJLLZf&#10;+YAPYug5JL7lQatyqbROm6gEsdCO7Bn2UIeUIt54E6UNaTD74WQ8TMhvnElMV4jQfgCBgNpgJtfa&#10;oxXaTUtUWdD+mZcNlAeky8FRSd7ypcKiVsyHZ+ZQOsgDjkN4wkVqwKTgZFFSgfv90XmMx46il5IG&#10;pVhQ/2vHnKBE/zDY67veYBC1mzaD4Thy7W49m1uP2dULQKZ6OHiWJzPGB302pYP6FadmHl9FFzMc&#10;3y5oOJuLcBwQnDou5vMUhGq1LKzM2vIIHTsTW/bSvjJnT30NKIhHOIuW5e/ae4yNNw3MdwGkSr2P&#10;PB9ZPdGPSk+SOE1lHKXbfYq6/jtmfwAAAP//AwBQSwMEFAAGAAgAAAAhADBnYSLgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7diq0TWdBtJOIAEDbde0NU1F4pQmW8vb&#10;Y05ws+VPv7+/2EzOijMOofOkIJ0lIJBq33TUKnh/292sQISoqdHWEyr4xgCb8vKi0HnjR3rF8z62&#10;gkMo5FqBibHPpQy1QafDzPdIfPvwg9OR16GVzaBHDndWzpMkk053xB+M7vHBYP25PzkF9715emx3&#10;makO4/E5+bLjIbxslbq+mrZrEBGn+AfDrz6rQ8lOlT9RE4RVMF8s7xjlYZmBYOB2laYgKiYXaQay&#10;LOT/CuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANgKPIE3AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADBnYSLgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1E985E2E" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Elección con algoritmo k vecinos más cercanos</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2668,51 +2759,51 @@
                               <w:t>Recurso educativo 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="526FAC1A" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:12.05pt;width:100pt;height:18.8pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdr4hZWAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4bdIFdYosRYYB&#10;RVugHXpWZDkxIIuapMTufv2elK+262lYDookkk/ke6SvrvtWs61yviFT8uEg50wZSVVjViX/+bT4&#10;csmZD8JUQpNRJX9Rnl9PP3+66uxEFbQmXSnHAGL8pLMlX4dgJ1nm5Vq1wg/IKgNjTa4VAUe3yion&#10;OqC3OivyfJR15CrrSCrvcXuzM/Jpwq9rJcN9XXsVmC45cgtpdWldxjWbXonJygm7buQ+DfEPWbSi&#10;MXj0CHUjgmAb1/wF1TbSkac6DCS1GdV1I1WqAdUM83fVPK6FVakWkOPtkSb//2Dl3fbBsaaCdvlo&#10;mBfFsABNRrTQar4RlSNWKRZUH4gVka3O+gmCHi3CQv+NekQe7j0uIwl97dr4j/IY7AB8OXINJCZj&#10;UDHO8eNMwlacXY5HSYzsFG2dD98VtSxuSu6gZaJYbG99QCZwPbjExzzpplo0WqdD7B81145tBZTX&#10;IeWIiDde2rAOmVxcji8S8htjasETROg/gACgNsgkkrIrPu5Cv+wTpWcHYpZUvYAvR7v+81YuGhR1&#10;K3x4EA4NBx4wROEeS60JSdF+x9ma3O+P7qM/+gBWzjo0cMn9r41wijP9w6BDvg7PzwEb0uH8Yhx1&#10;da8ty9cWs2nnBKaGGFcr0zb6B33Y1o7aZ8zaLL4KkzASb5c8HLbzsBsrzKpUs1lyQo9bEW7No5UR&#10;OioTJXvqn4Wze11jb93RodXF5J28O98YaWi2CVQ3SfvI847VPf2Yj9QS+1mOA/j6nLxOX5zpHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhADeh71zdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOyonRIFlMapClJXIAEFtVsnHuIIP0LsNuHvGdjAbh5Hd85U69lZdsIx9sFLyBYCGPo2&#10;6N53Et5et1e3wGJSXisbPEr4wgjr+vysUqUOk3/B0y51jEJ8LJUEk9JQch5bg07FRRjQ0+49jE4l&#10;aseO61FNFO4sXwpRcKd6TxeMGvDeYPuxOzoJd4N5fOi2hWn20+FJfNppH583Ul5ezJsVsIRz+oPh&#10;R5/UoSanJhy9jsxKyHNxTaiEZZ4BI6D4HTRUZDfA64r//6D+BgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAB2viFlYAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADeh71zdAAAACQEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="526FAC1A" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:12.05pt;width:100pt;height:18.8pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXs3MVOAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsEAkUsESWiqhQl&#10;kUiVs/Ha7Epej2sP7NJf37H5TJpTVQ5m7Bk/z7x5s9O7tjZsp3yowOa81+lypqyEorKbnP98WX4Z&#10;cxZQ2EIYsCrnexX43ezzp2njJqoPJZhCeUYgNkwal/MS0U2yLMhS1SJ0wClLTg2+Fkhbv8kKLxpC&#10;r03W73ZvswZ84TxIFQKd3h+cfJbwtVYSn7QOCpnJOeWGafVpXcc1m03FZOOFKyt5TEP8Qxa1qCw9&#10;eoa6FyjY1ld/QdWV9BBAY0dCnYHWlVSpBqqm131XzaoUTqVaiJzgzjSF/wcrH3cr9+wZtt+gpQZG&#10;QhoXJoEOYz2t9nX8p0wZ+YnC/Zk21SKT8VJ/1KUfZ5J8/Zvx6Dbxml1uOx/wu4KaRSPnntqS2BK7&#10;h4D0IoWeQuJjAUxVLCtj0iZKQS2MZztBTTSYcqQbb6KMZQ1lMhyPhgn5jTOp6QKB7QcQBGgsZXIp&#10;PlrYrltWFTm/ORGzhmJPfHk4SCk4uayoqAcR8Fl40g7xQPOAT7RoA5QUHC3OSvC/PzqP8dRS8nLW&#10;kBZzHn5thVecmR+Wmv21NxhE8abNYDjq08Zfe9bXHrutF0BM9WjynExmjEdzMrWH+pXGZh5fJZew&#10;kt7OOZ7MBR4mhMZOqvk8BZFcncAHu3IyQsfOxJa9tK/Cu2NfkRTxCCfVism79h5i400L8y2CrlLv&#10;I88HVo/0k9STJI5jGWfpep+iLh+P2R8AAAD//wMAUEsDBBQABgAIAAAAIQA3oe9c3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJ0SBZTGqQpSVyABBbVbJx7iCD9C7Dbh&#10;7xnYwG4eR3fOVOvZWXbCMfbBS8gWAhj6NujedxLeXrdXt8BiUl4rGzxK+MII6/r8rFKlDpN/wdMu&#10;dYxCfCyVBJPSUHIeW4NOxUUY0NPuPYxOJWrHjutRTRTuLF8KUXCnek8XjBrw3mD7sTs6CXeDeXzo&#10;toVp9tPhSXzaaR+fN1JeXsybFbCEc/qD4Uef1KEmpyYcvY7MSshzcU2ohGWeASOg+B00VGQ3wOuK&#10;//+g/gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXs3MVOAIAAIQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3oe9c3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5E17D160" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Recurso educativo 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2853,51 +2944,51 @@
                               <w:t>Valoración global</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4068C621" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:353.35pt;margin-top:6.15pt;width:62pt;height:33.2pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhmrUSWAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxndtMGdYosRYcB&#10;RVugHXpWZDkxIIuapMTufv2elKRf62nYRSZF8ol8JH1+MXSa7ZTzLZmK56MxZ8pIqluzrvjPh6sv&#10;p5z5IEwtNBlV8Sfl+cX886fz3s7UhDaka+UYQIyf9bbimxDsLMu83KhO+BFZZWBsyHUiQHXrrHai&#10;B3qns8l4fJL15GrrSCrvcXu5N/J5wm8aJcNt03gVmK44cgvpdOlcxTObn4vZ2gm7aeUhDfEPWXSi&#10;NXj0GepSBMG2rv0LqmulI09NGEnqMmqaVqpUA6rJx++qud8Iq1ItIMfbZ5r8/4OVN7s7x9oavZvk&#10;ZVkWefmVMyM69Gq5FbUjVisW1BCITSJbvfUzBN1bhIXhGw2IPN57XEYShsZ18YvyGOzg/emZayAx&#10;icvp6bQYwyJhKib5SZF6kb0EW+fDd0Udi0LFHVqZGBa7ax+QCFyPLvEtT7qtr1qtkxLHRy21YzuB&#10;xuuQUkTEGy9tWI/sy9NpmZDfGNMEvkCE4QMIAGqDTCIn+9qjFIbVkBgtjrysqH4CXY724+etvGpR&#10;1LXw4U44zBt4wA6FWxyNJiRFB4mzDbnfH91Hf4wBrJz1mN+K+19b4RRn+ofBgJzlBShlISlFOZ1A&#10;ca8tq9cWs+2WBKZybKuVSYz+QR/FxlH3iFVbxFdhEkbi7YqHo7gM+63Cqkq1WCQnjLgV4drcWxmh&#10;Y2diyx6GR+Hsoa9xtG7oOOli9q69e98YaWixDdS0qfeR5z2rB/qxHmkkDqsc9++1nrxefjjzPwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFhBylndAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4sYZPaqjSdBtJOIAEDjWvaZE21xClNtpa3x5zY0f5+/f5crWfv2NmMsQ8o4X4hgBls&#10;g+6xk/D5sb0rgMWkUCsX0Ej4MRHW9fVVpUodJnw3513qGJVgLJUEm9JQch5ba7yKizAYJHYIo1eJ&#10;xrHjelQTlXvHl0Jk3Kse6YJVg3mypj3uTl7C42BfnrttZpv99PUqvt20j28bKW9v5s0DsGTm9B+G&#10;P31Sh5qcmnBCHZmTkIsspyiB5QoYBYqVoEVDpMiB1xW//KD+BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACGatRJYAgAAuAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFhBylndAAAACQEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="4068C621" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:353.35pt;margin-top:6.15pt;width:62pt;height:33.2pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEXlimNgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+zhAUBjiqBgV0yTU&#10;VqJTn0Mux0XKxVliuGN//Zzws12fpr3k7Nj5bH+2b3rf1obtlQ8abM57nS5nykootN3m/OfL8suY&#10;s4DCFsKAVTk/qMDvZ58/TRs3UX2owBTKMwKxYdK4nFeIbpJlQVaqFqEDTlkyluBrgaT6bVZ40RB6&#10;bbJ+t3uXNeAL50GqEOj24Wjks4RflkriU1kGhczknHLDdPp0buKZzaZisvXCVVqe0hD/kEUttKWg&#10;F6gHgYLtvP4LqtbSQ4ASOxLqDMpSS5VqoGp63XfVrCvhVKqFyAnuQlP4f7Dycb92z55h+w1aamAk&#10;pHFhEugy1tOWvo5fypSRnSg8XGhTLTJJl6PxaNAliyTToN+7GyRas+tj5wN+V1CzKOTcU1cSWWK/&#10;CkgByfXsEmMFMLpYamOSEidBLYxne0E9NJhSpBdvvIxlDWU/HI+GCfmNMQ3TFQLbDyAI0FjK5Fp7&#10;lLDdtEwXVNaZlw0UB6LLw3GSgpNLTUWtRMBn4Wl0iAdaB3yiozRAScFJ4qwC//uj++hPHSUrZw2N&#10;Ys7Dr53wijPzw1Kvv/YGRCnDpAyGoz4p/tayubXYXb0AYqpHi+dkEqM/mrNYeqhfaWvmMSqZhJUU&#10;O+d4Fhd4XBDaOqnm8+RE0+oEruzayQgdOxNb9tK+Cu9OfUUaiEc4D62YvGvv0Te+tDDfIZQ69T7y&#10;fGT1RD9NehqJ01bGVbrVk9f13zH7AwAA//8DAFBLAwQUAAYACAAAACEAWEHKWd0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixhk9qqNJ0G0k4gAQONa9pkTbXEKU22lrfH&#10;nNjR/n79/lytZ+/Y2YyxDyjhfiGAGWyD7rGT8PmxvSuAxaRQKxfQSPgxEdb19VWlSh0mfDfnXeoY&#10;lWAslQSb0lByHltrvIqLMBgkdgijV4nGseN6VBOVe8eXQmTcqx7pglWDebKmPe5OXsLjYF+eu21m&#10;m/309Sq+3bSPbxspb2/mzQOwZOb0H4Y/fVKHmpyacEIdmZOQiyynKIHlChgFipWgRUOkyIHXFb/8&#10;oP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxF5YpjYCAACDBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWEHKWd0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="01620B3D" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Valoración global</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3119,51 +3210,51 @@
                               <w:t>Recurso educativo 3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="21015471" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:17.95pt;width:100pt;height:20pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx5xF3VAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQSiUGjUUDEqpkmo&#10;rUSrPhvHAUuOz7MNCfv1OzsEaNenaTyYs+/8+e6773J339aKHIR1EnRBR4MhJUJzKKXeFvT1Zflt&#10;SonzTJdMgRYFPQpH72dfv9w1Jhcp7ECVwhIE0S5vTEF33ps8SRzfiZq5ARih0VmBrZnHrd0mpWUN&#10;otcqSYfDm6QBWxoLXDiHpw+dk84iflUJ7p+qyglPVEExNx9XG9dNWJPZHcu3lpmd5Kc02D9kUTOp&#10;8dEz1APzjOyt/AuqltyCg8oPONQJVJXkItaA1YyGH6pZ75gRsRYkx5kzTe7/wfLHw7Mlsizo9CZL&#10;09ssG1GiWY2tWuxZaYGUgnjReiBpIKsxLsc7a4O3fPsdWmx6f+7wMHDQVrYO/1gdQT/SfjxTjUiE&#10;h0vpZIg/Sjj60nEWbIRPLreNdf6HgJoEo6AWWxkZZoeV811oHxIec6BkuZRKxU2Qj1goSw4MG698&#10;zBHB30UpTRrMZDydjCPyO2dU4AXCt59AIKDSmHQgpSs+WL7dtJHRcU/MBsoj8mWhk58zfCmxqBVz&#10;/plZ1BvygDPkn3CpFGBScLIo2YH9/dl5iEcZoJeSBvVbUPdrz6ygRP3UKJDbUZYFwcdNNp6kuLHX&#10;ns21R+/rBSBT2HzMLpoh3qverCzUbzhq8/Aqupjm+HZBfW8ufDdVOKpczOcxCCVumF/pteEBOnQm&#10;tOylfWPWnPoatPUIvdJZ/qG9XWy4qWG+91DJ2PvAc8fqiX4cj6ie0yiH+bvex6jLB2f2BwAA//8D&#10;AFBLAwQUAAYACAAAACEAtYR9ZN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8&#10;h8hI3FgCGwVK3Wkg7QTSYKBxTVvTVOSjNNla/j2GCxz9+tHrx8VyclYcaIhd8AjnMwWCfB2azrcI&#10;ry/rs2sQMWnfaBs8IXxRhGV5fFTovAmjf6bDNrWCS3zMNYJJqc+ljLUhp+Ms9OR59x4GpxOPQyub&#10;QY9c7qy8UCqTTneeLxjd072h+mO7dwh3vXl8aNeZqXbj20Z92nEXn1aIpyfT6hZEoin9wfCjz+pQ&#10;slMV9r6JwiIsFmrOKML88gYEA9lvUCFccSDLQv7/oPwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAcecRd1QCAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAtYR9ZN0AAAAJAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="21015471" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:220.15pt;margin-top:17.95pt;width:100pt;height:20pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAir8ohNQIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsISrJiiSgRVaUo&#10;iUSqnI3XhpW8Htce2KW/vmMvX0lzqsrBjD3j55k3b3Z619aG7ZUPFdiCD3p9zpSVUFZ2U/CfL8sv&#10;N5wFFLYUBqwq+EEFfjf7/GnauFwNYQumVJ4RiA154wq+RXR5lgW5VbUIPXDKklODrwXS1m+y0ouG&#10;0GuTDfv9r1kDvnQepAqBTu87J58lfK2VxCetg0JmCk65YVp9WtdxzWZTkW+8cNtKHtMQ/5BFLSpL&#10;j56h7gUKtvPVX1B1JT0E0NiTUGegdSVVqoGqGfTfVbPaCqdSLUROcGeawv+DlY/7lXv2DNtv0FID&#10;IyGNC3mgw1hPq30d/ylTRn6i8HCmTbXIZLw0nPTpx5kk33A8ijbBZJfbzgf8rqBm0Si4p7YktsT+&#10;IWAXegqJjwUwVbmsjEmbKAW1MJ7tBTXRYMqRwN9EGcsaymR8Mxkn5DfOpKYLBLYfQBCgsZT0pfho&#10;YbtuWVUWfHwiZg3lgfjy0EkpOLmsqKgHEfBZeNIO8UDzgE+0aAOUFBwtzrbgf390HuOppeTlrCEt&#10;Fjz82gmvODM/LDX7djAaRfGmzWg8GdLGX3vW1x67qxdATA1o8pxMZoxHczK1h/qVxmYeXyWXsJLe&#10;LjiezAV2E0JjJ9V8noJIrk7gg105GaFjZ2LLXtpX4d2xr0iKeISTakX+rr1dbLxpYb5D0FXqfeS5&#10;Y/VIP0k9qec4lnGWrvcp6vLxmP0BAAD//wMAUEsDBBQABgAIAAAAIQC1hH1k3QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWAIbBUrdaSDtBNJgoHFNW9NU5KM02Vr+PYYL&#10;HP360evHxXJyVhxoiF3wCOczBYJ8HZrOtwivL+uzaxAxad9oGzwhfFGEZXl8VOi8CaN/psM2tYJL&#10;fMw1gkmpz6WMtSGn4yz05Hn3HganE49DK5tBj1zurLxQKpNOd54vGN3TvaH6Y7t3CHe9eXxo15mp&#10;duPbRn3acRefVoinJ9PqFkSiKf3B8KPP6lCyUxX2vonCIiwWas4owvzyBgQD2W9QIVxxIMtC/v+g&#10;/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAir8ohNQIAAIQEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1hH1k3QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6823E2F0" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Recurso educativo 3</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3304,51 +3395,51 @@
                               <w:t>Valoración inicial</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FB74FE8" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.55pt;margin-top:8.8pt;width:61.2pt;height:32.4pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJKfXdVwIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadMFdYosRYcB&#10;xVqgHXpWZLkxIIuaxMTufv2elKRf62nYRSZF8ol8JH12PnRWbE2ILblKlkcjKYzTVLfuoZI/7y4/&#10;nUoRWblaWXKmko8myvP5xw9nvZ+ZMa3J1iYIgLg4630l18x+VhRRr02n4hF542BsKHSKoYaHog6q&#10;B3pni/FodFL0FGofSJsYcXuxM8p5xm8ao/m6aaJhYSuJ3DifIZ+rdBbzMzV7CMqvW71PQ/1DFp1q&#10;HR59grpQrMQmtH9Bda0OFKnhI01dQU3TapNrQDXl6E01t2vlTa4F5ET/RFP8f7D6x/YmiLZG76bl&#10;+HR6fDL5LIVTHXq13Kg6kKiNYDMwiXFiq/dxhqBbjzAevtKAyMN9xGUiYWhCl74oT8AO3h+fuAaS&#10;0LicTqfjCSwapklZTk5zL4rnYB8ifzPUiSRUMqCVmWG1vYqMROB6cElvRbJtfdlam5U0PmZpg9gq&#10;NN5yThERr7ysEz2yP0bVGfmVMU/gMwQP70AA0DpkkjjZ1Z4kHlZDZvTkwMuK6kfQFWg3ftHryxZF&#10;XanINypg3sADdoivcTSWkBTtJSnWFH6/d5/8MQawStFjfisZf21UMFLY7w4D8qWcJHo5K5Pj6RhK&#10;eGlZvbS4TbckMFViW73OYvJnexCbQN09Vm2RXoVJOY23K8kHccm7rcKqarNYZCeMuFd85W69TtCp&#10;M6lld8O9Cn7f1zRaP+gw6Wr2pr073xTpaLFhatrc+8TzjtU9/ViPPBL7VU7791LPXs8/nPkfAAAA&#10;//8DAFBLAwQUAAYACAAAACEA8sGX1t0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbixpgTJ1TaeBtBNIwEDbNW1CU5E4pcnW8vaYExzt79fvz9V69o6dzBj7gBKyhQBmsA26&#10;x07C+9v2agksJoVauYBGwreJsK7PzypV6jDhqzntUseoBGOpJNiUhpLz2FrjVVyEwSCxjzB6lWgc&#10;O65HNVG5dzwXouBe9UgXrBrMgzXt5+7oJdwP9umx2xa22U+HZ/Hlpn182Uh5eTFvVsCSmdNfGH71&#10;SR1qcmrCEXVkTsIyyyhJ+7sCGPFcXN8CawjkN8Driv9/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEASSn13VcCAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8sGX1t0AAAAIAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="6FB74FE8" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.55pt;margin-top:8.8pt;width:61.2pt;height:32.4pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqZgUVNwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwHSZMZcYosRYYB&#10;QVsgHXpWZDk2IIuaxMTOfv0o5bNdT8MuMilSj+Qj6el912i2V87XYHKe9vqcKSOhqM025z9fll8m&#10;nHkUphAajMr5QXl+P/v8adraTA2gAl0oxwjE+Ky1Oa8QbZYkXlaqEb4HVhkyluAagaS6bVI40RJ6&#10;o5NBv3+XtOAK60Aq7+n24Wjks4hflkriU1l6hUznnHLDeLp4bsKZzKYi2zphq1qe0hD/kEUjakNB&#10;L1APAgXbufovqKaWDjyU2JPQJFCWtVSxBqom7b+rZl0Jq2ItRI63F5r8/4OVj/u1fXYMu2/QUQMD&#10;Ia31mafLUE9XuiZ8KVNGdqLwcKFNdcgkXY7H48GQLJJMwzQdTiKtyfWxdR6/K2hYEHLuqCuRLLFf&#10;eaSA5Hp2CbE86LpY1lpHJUyCWmjH9oJ6qDGmSC/eeGnDWsp+NBmPIvIbYxymKwR2H0AQoDaUybX2&#10;IGG36Vhd5PzuzMsGigPR5eA4Sd7KZU1FrYTHZ+FodIgHWgd8oqPUQEnBSeKsAvf7o/vgTx0lK2ct&#10;jWLO/a+dcIoz/cNQr7+mw0AvRmU4Gg9IcbeWza3F7JoFEFMpLZ6VUQz+qM9i6aB5pa2Zh6hkEkZS&#10;7JzjWVzgcUFo66Saz6MTTasVuDJrKwN06Exo2Uv3Kpw99RVpIB7hPLQie9feo294aWC+Qyjr2PvA&#10;85HVE/006XEkTlsZVulWj17Xf8fsDwAAAP//AwBQSwMEFAAGAAgAAAAhAPLBl9bdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4saYEydU2ngbQTSMBA2zVtQlOROKXJ1vL2&#10;mBMc7e/X78/VevaOncwY+4ASsoUAZrANusdOwvvb9moJLCaFWrmARsK3ibCuz88qVeow4as57VLH&#10;qARjqSTYlIaS89ha41VchMEgsY8wepVoHDuuRzVRuXc8F6LgXvVIF6wazIM17efu6CXcD/bpsdsW&#10;ttlPh2fx5aZ9fNlIeXkxb1bAkpnTXxh+9UkdanJqwhF1ZE7CMssoSfu7AhjxXFzfAmsI5DfA64r/&#10;f6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpmBRU3AgAAgwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPLBl9bdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1FE982C3" w14:textId="77777777" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Valoración inicial</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3658,57 +3749,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En la Tabla 1 se presentan los datos que deben llenar los alumnos al inicio del sistema tutor inteligente.</w:t>
       </w:r>
       <w:r w:rsidR="00DA1F95" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En la literatura se ha visto que esta clase de datos</w:t>
       </w:r>
       <w:r w:rsidR="00842022" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> están relacionados con el desempeño académico de los estudiantes. Por ejemplo, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC3D51" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aljaffer </w:t>
+        <w:t>Aljaffer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC3D51" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC3D51" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00EC3D51" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (2025</w:t>
       </w:r>
       <w:r w:rsidR="00842022" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4066,50 +4167,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B4B7849" w14:textId="57FCA5B2" w:rsidR="00FF325B" w:rsidRPr="00150FBE" w:rsidRDefault="00FF325B" w:rsidP="003D5629">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Asignaturas no acreditadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59525F83" w14:textId="7C3B6B85" w:rsidR="00FF325B" w:rsidRPr="00150FBE" w:rsidRDefault="00FF325B" w:rsidP="003D5629">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -4230,51 +4332,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0636A5BC" w14:textId="4503C4D4" w:rsidR="00FF325B" w:rsidRPr="00150FBE" w:rsidRDefault="00180E12" w:rsidP="003D5629">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nivel de ingreso en el hogar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7980DD5B" w14:textId="61FE6E79" w:rsidR="00FF325B" w:rsidRPr="00150FBE" w:rsidRDefault="00180E12" w:rsidP="003D5629">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -5169,57 +5270,67 @@
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vecinos más cercanos es utilizado en la elección del recurso educativo en el sistema tutor inteligente debido a </w:t>
       </w:r>
       <w:r w:rsidR="00A72B68" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que se ha observado en la literatura que presenta exactitudes confiables en sus modelos de predicción (</w:t>
       </w:r>
       <w:r w:rsidR="00C6207E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vargas y Prieto, 2024; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00446B49" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bao y Gao, 2025</w:t>
+        <w:t>Bao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00446B49" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Gao, 2025</w:t>
       </w:r>
       <w:r w:rsidR="00A72B68" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00C87551" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El registro de los estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="00706FCE" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que hayan ocupado el sistema tutor inteligente queda almacenado y se utiliza como datos de entrenamiento para el algoritmo </w:t>
       </w:r>
@@ -5369,93 +5480,119 @@
         </w:rPr>
         <w:t>utilizó</w:t>
       </w:r>
       <w:r w:rsidR="00A314D5" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un recurso educativo especifico. Después se calcula otra vez la probabilidad de que el estudiante acre</w:t>
       </w:r>
       <w:r w:rsidR="00375A8C" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00A314D5" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ite la valoración global pero con otro recurso educativo, y así sucesivamente. Por último, se elige el recurso didáctico que haya obtenido la máxima probabilidad de acreditación en la valoración final</w:t>
+        <w:t xml:space="preserve">ite la valoración </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A314D5" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>global</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A314D5" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero con otro recurso educativo, y así sucesivamente. Por último, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A314D5" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>se elige el recurso didáctico que haya obtenido la máxima probabilidad de acreditación en la valoración final</w:t>
       </w:r>
       <w:r w:rsidR="00931B6C" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Este proceso se presenta en la figura 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC5ECE7" w14:textId="77777777" w:rsidR="000B32B0" w:rsidRPr="00150FBE" w:rsidRDefault="000B32B0" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B1910D3" w14:textId="21E14CB3" w:rsidR="00761E36" w:rsidRPr="00150FBE" w:rsidRDefault="00761E36" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="004A2584" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
@@ -5635,51 +5772,51 @@
                               <w:t>Probabilidad de acreditación con recurso educativo 1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="44DFA5C3" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:191.8pt;margin-top:4.95pt;width:135.45pt;height:32.55pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpWQB5WAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjhVyAiVIyKaVLV&#10;VqJVn43jQCTH59mGhP31OzsEaNenaS/O2Xf+fPfdd5nfNZUkR2FsCSqjca9PiVAc8lLtMvr6sv42&#10;pcQ6pnImQYmMnoSld4uvX+a1TsUA9iBzYQiCKJvWOqN753QaRZbvRcVsD7RQ6CzAVMzh1uyi3LAa&#10;0SsZDfr9SVSDybUBLqzF0/vWSRcBvygEd09FYYUjMqOYmwurCevWr9FiztKdYXpf8nMa7B+yqFip&#10;8NEL1D1zjBxM+RdUVXIDFgrX41BFUBQlF6EGrCbuf6hms2dahFqQHKsvNNn/B8sfj8+GlHlGk3g6&#10;mAyHg4QSxSps1erAcgMkF8SJxgEZeLJqbVO8s9F4yzXfocGmd+cWDz0HTWEq/8XqCPqR9tOFakQi&#10;3F9K4tlsNKSEo28UDyfjxMNE19vaWPdDQEW8kVGDrQwMs+ODdW1oF+IfsyDLfF1KGTZePmIlDTky&#10;bLx0IUcEfxclFakxk/E0GQfkd86gwCuEaz6BQECpMGlPSlu8t1yzbVpGO2K2kJ+QLwOt/Kzm6xKL&#10;emDWPTODekOKcIbcEy6FBEwKzhYlezC/Pzv38SgD9FJSo34zan8dmBGUyJ8KBTKLRyMv+LAZjZMB&#10;bsytZ3vrUYdqBchUjNOqeTB9vJOdWRio3nDUlv5VdDHF8e2Mus5cuXaqcFS5WC5DEEpcM/egNpp7&#10;aN8Z37KX5o0Zfe6r19YjdEpn6Yf2trH+poLlwUFRht57nltWz/TjeAT1nEfZz9/tPkRdfziLPwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhACACgGzfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoDSWhDXGqgtQTSEBblasTL3GEvQ6x24S/x5zgOJrRzJtyNTnLTjiEzpOE65kAhtR4&#10;3VErYb/bXC2AhahIK+sJJXxjgFV1flaqQvuR3vC0jS1LJRQKJcHE2Bech8agU2Hme6TkffjBqZjk&#10;0HI9qDGVO8tvhMi5Ux2lBaN6fDTYfG6PTsJDb56f2k1u6sP4/iK+7HgIr2spLy+m9T2wiFP8C8Mv&#10;fkKHKjHV/kg6MCthvpjnKSphuQSW/Dy7zYDVEu4yAbwq+f8D1Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA6VkAeVgCAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIAKAbN8AAAAIAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="44DFA5C3" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:191.8pt;margin-top:4.95pt;width:135.45pt;height:32.55pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA12GCuNwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8sSCAGxRJSIqhJK&#10;IpEoZ+O1WUtej2sbdumv79h8Js2p6sU79oyfZ9682cl9W2uyE84rMAXNO11KhOFQKrMp6OvL4tsd&#10;JT4wUzINRhR0Lzy9n379MmnsWPSgAl0KRxDE+HFjC1qFYMdZ5nklauY7YIVBpwRXs4Bbt8lKxxpE&#10;r3XW63ZvswZcaR1w4T2ePhycdJrwpRQ8PEnpRSC6oJhbSKtL6zqu2XTCxhvHbKX4MQ32D1nUTBl8&#10;9Az1wAIjW6f+gqoVd+BBhg6HOgMpFRepBqwm736oZlUxK1ItSI63Z5r8/4Plj7uVfXYktN+hxQZG&#10;Qhrrxx4PYz2tdHX8YqYE/Ujh/kybaAPh8dIwH436N5Rw9PXzm9vBMMJkl9vW+fBDQE2iUVCHbUls&#10;sd3Sh0PoKSQ+5kGrcqG0TpsoBTHXjuwYNlGHlCOCv4vShjSYyeBuOEjI75xJTReI0H4CgYDaYNKX&#10;4qMV2nVLVFnQVFE8WUO5R74cHKTkLV8oLGrJfHhmDrWDFOE8hCdcpAZMCo4WJRW435+dx3hsKXop&#10;aVCLBfW/tswJSvRPg80e5f1+FG/a9AfDHm7ctWd97THbeg7IVI6TZ3kyY3zQJ1M6qN9wbGbxVXQx&#10;w/HtgoaTOQ+HCcGx42I2S0EoV8vC0qwsj9CxM7FlL+0bc/bY14CKeISTatn4Q3sPsfGmgdk2gFSp&#10;9xdWj/Sj1JN6jmMZZ+l6n6IuP4/pHwAAAP//AwBQSwMEFAAGAAgAAAAhACACgGzfAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDSWhDXGqgtQTSEBblasTL3GEvQ6x24S/&#10;x5zgOJrRzJtyNTnLTjiEzpOE65kAhtR43VErYb/bXC2AhahIK+sJJXxjgFV1flaqQvuR3vC0jS1L&#10;JRQKJcHE2Bech8agU2Hme6TkffjBqZjk0HI9qDGVO8tvhMi5Ux2lBaN6fDTYfG6PTsJDb56f2k1u&#10;6sP4/iK+7HgIr2spLy+m9T2wiFP8C8MvfkKHKjHV/kg6MCthvpjnKSphuQSW/Dy7zYDVEu4yAbwq&#10;+f8D1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANdhgrjcCAACEBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIAKAbN8AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2DAF9AB3" w14:textId="16C985CD" w:rsidR="00375A8C" w:rsidRPr="002472BF" w:rsidRDefault="00375A8C" w:rsidP="00375A8C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Probabilidad de acreditación con recurso educativo 1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -5750,51 +5887,51 @@
                               <w:t>Datos personales y de avance del estudiante</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39C9EF70" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.85pt;margin-top:4.45pt;width:78pt;height:60pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDN71ufVwIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkTdIEcYosRYYB&#10;RVugHXpWZLkxIIuapMTOfv2elI9+rKdhF5kUySfykfTsqms02ynnazIF7/dyzpSRVNbmueA/H1df&#10;LjnzQZhSaDKq4Hvl+dX886dZa6dqQBvSpXIMIMZPW1vwTQh2mmVeblQjfI+sMjBW5BoRoLrnrHSi&#10;BXqjs0Gej7KWXGkdSeU9bq8PRj5P+FWlZLirKq8C0wVHbiGdLp3reGbzmZg+O2E3tTymIf4hi0bU&#10;Bo+eoa5FEGzr6r+gmlo68lSFnqQmo6qqpUo1oJp+/q6ah42wKtUCcrw90+T/H6y83d07Vpfo3WQ0&#10;GeWT8VfQZESDXi23onTESsWC6gKxQWSrtX6KoAeLsNB9ow6Rp3uPy0hCV7kmflEegx2A+zPXQGIS&#10;l5NJPsphkTCNR2hl6kX2EmydD98VNSwKBXdoZWJY7G58QCJwPbnEtzzpulzVWicljo9aasd2Ao3X&#10;IaWIiDde2rAW2Q8vx8OE/MaYJvAFInQfQABQG2QSOTnUHqXQrbvE6OWJlzWVe9Dl6DB+3spVjaJu&#10;hA/3wmHewAN2KNzhqDQhKTpKnG3I/f7oPvpjDGDlrMX8Ftz/2gqnONM/DAZk0r+4AGxIysVwPIDi&#10;XlvWry1m2ywJTPWxrVYmMfoHfRIrR80TVm0RX4VJGIm3Cx5O4jIctgqrKtVikZww4laEG/NgZYSO&#10;nYkte+yehLPHvsbRuqXTpIvpu/YefGOkocU2UFWn3keeD6we6cd6pJE4rnLcv9d68nr54cz/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAOt/4YNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3KhDkdI2xKkKUk8gAQW1Vyde4gh7HWK3CX/P9gS3nZ3RzCvXk3fihEPsAim4nWUgkJpg&#10;OmoVfLxvb5YgYtJktAuECn4wwrq6vCh1YcJIb3japVZwCcVCK7Ap9YWUsbHodZyFHom9zzB4nVgO&#10;rTSDHrncOznPslx63REvWN3jo8Xma3f0Ch56+/zUbnNb78fDS/btxn183Sh1fTVt7kEknNJfGM74&#10;jA4VM9XhSCYKp2Cx4KCC5QrE2c3vWNd8zPkjq1L+569+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAM3vW59XAgAAuAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADrf+GDbAAAABwEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="39C9EF70" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.85pt;margin-top:4.45pt;width:78pt;height:60pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOPRA6NgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dc67Utf66yjlxHripZ&#10;SSQnyhmz4EViGQrYu+6v74A/k+ZU9cIOzPCYeW9m7+7bWpO9cF6BKWiv06VEGA6lMtuCvr4sv00o&#10;8YGZkmkwoqAH4en97OuXu8bmog8V6FI4giDG540taBWCzbPM80rUzHfACoNOCa5mAbdum5WONYhe&#10;66zf7Y6yBlxpHXDhPZ4+HJ10lvClFDw8SelFILqgmFtIq0vrJq7Z7I7lW8dspfgpDfYPWdRMGXz0&#10;AvXAAiM7p/6CqhV34EGGDoc6AykVF6kGrKbX/VDNumJWpFqQHG8vNPn/B8sf92v77Ehov0OLAkZC&#10;Gutzj4exnla6On4xU4J+pPBwoU20gXA8nE67oy56OLrGI1Ql0ZpdL1vnww8BNYlGQR2qkshi+5UP&#10;+CCGnkPiWx60KpdK67SJnSAW2pE9Qw11SCnijXdR2pAGsx9OxsOE/M6ZmukKEdpPIBBQG8zkWnu0&#10;QrtpiSoLOjnzsoHygHQ5OHaSt3ypsKgV8+GZOWwd5AHHITzhIjVgUnCyKKnA/f7sPMajouilpMFW&#10;LKj/tWNOUKJ/GtR62hsMYu+mzWA47uPG3Xo2tx6zqxeATPVw8CxPZowP+mxKB/UbTs08voouZji+&#10;XdBwNhfhOCA4dVzM5ykIu9WysDJryyN0VCZK9tK+MWdPugZsiEc4Ny3LP8h7jI03Dcx3AaRK2kee&#10;j6ye6MdOTy1xmso4Srf7FHX9d8z+AAAA//8DAFBLAwQUAAYACAAAACEAOt/4YNsAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhDkdI2xKkKUk8gAQW1Vyde4gh7HWK3CX/P&#10;9gS3nZ3RzCvXk3fihEPsAim4nWUgkJpgOmoVfLxvb5YgYtJktAuECn4wwrq6vCh1YcJIb3japVZw&#10;CcVCK7Ap9YWUsbHodZyFHom9zzB4nVgOrTSDHrncOznPslx63REvWN3jo8Xma3f0Ch56+/zUbnNb&#10;78fDS/btxn183Sh1fTVt7kEknNJfGM74jA4VM9XhSCYKp2Cx4KCC5QrE2c3vWNd8zPkjq1L+569+&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE49EDo2AgAAgwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADrf+GDbAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6C33C4E1" w14:textId="34B009E2" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Datos personales y de avance del estudiante</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -5954,51 +6091,51 @@
                               <w:t>Elección del recurso educativo con máxima probabilidad de acreditación en la valoración final</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2D5BBB00" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:346.95pt;margin-top:2.75pt;width:87pt;height:83.5pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwYKQSWAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC815JdKQ8jcuA6cFEg&#10;SAI4Rc40RcUCKC5L0pbSr++QtvNqTkUvFMndHe7Ozuricug02ynnWzIVH49yzpSRVLfmseI/75df&#10;zjjzQZhaaDKq4k/K88vZ508XvZ2qCW1I18oxgBg/7W3FNyHYaZZ5uVGd8COyysDYkOtEwNE9ZrUT&#10;PdA7nU3y/CTrydXWkVTe4/Zqb+SzhN80SobbpvEqMF1x5BbS6tK6jms2uxDTRyfsppWHNMQ/ZNGJ&#10;1uDRZ6grEQTbuvYvqK6Vjjw1YSSpy6hpWqlSDahmnL+rZrURVqVaQI63zzT5/wcrb3Z3jrV1xSeT&#10;sizKr8WYMyM6tGqxFbUjVisW1BCITSJZvfVTxKwsosLwjQY0/XjvcRk5GBrXxS+qY7CD9qdnqoHE&#10;ZAwa58V5DpOEbZyf5EWZmpG9hFvnw3dFHYubijv0MlEsdtc+IBW4Hl3ia550Wy9brdMh6kcttGM7&#10;gc7rkJJExBsvbViP18uz0zIhvzEmCb5AhOEDCABqg0wiK/vq4y4M6yFRen5kZk31EwhztNeft3LZ&#10;oqhr4cOdcBAciMAQhVssjSYkRYcdZxtyvz+6j/7QAayc9RBwxf2vrXCKM/3DQCHn46KIik+Hojyd&#10;4OBeW9avLWbbLQhMofvILm2jf9DHbeOoe8CszeOrMAkj8XbFw3G7CPuxwqxKNZ8nJ2jcinBtVlZG&#10;6NiZ2LL74UE4e+hrFNcNHaUupu/au/eNkYbm20BNm3ofed6zeqAf85EkcZjlOICvz8nr5Y8z+wMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEW/e5DeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ1HSNo1TFaSeQAIKKlcn2cYR9jrEbhP+nuUEx9E8zb4tNpOz4oxD6DwpuJ0lIJBq&#10;33TUKnh/290sQYSoqdHWEyr4xgCb8vKi0HnjR3rF8z62gkco5FqBibHPpQy1QafDzPdI3B394HTk&#10;OLSyGfTI487KeZJk0umO+ILRPT4YrD/3J6fgvjdPj+0uM9Vh/HhOvux4CC9bpa6vpu0aRMQp/sHw&#10;q8/qULJT5U/UBGEVZKu7FaMK0hQE98tswblicDFPQZaF/P9B+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCwYKQSWAIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBFv3uQ3gAAAAkBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="2D5BBB00" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:346.95pt;margin-top:2.75pt;width:87pt;height:83.5pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC2cEzOAIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7uLIAkrlogSUVVC&#10;SSQS5Wy8NljyelzbsEt/fcfmM2lOVS9mvDN+M/PmDeP7rtFkJ5xXYCpa9HJKhOFQK7Ou6OvL/Nsd&#10;JT4wUzMNRlR0Lzy9n3z9Mm5tKfqwAV0LRxDE+LK1Fd2EYMss83wjGuZ7YIVBpwTXsIBXt85qx1pE&#10;b3TWz/ObrAVXWwdceI9fHw5OOkn4UgoenqT0IhBdUawtpNOlcxXPbDJm5doxu1H8WAb7hyoapgwm&#10;PUM9sMDI1qm/oBrFHXiQocehyUBKxUXqAbsp8g/dLDfMitQLkuPtmSb//2D5425pnx0J3XfocICR&#10;kNb60uPH2E8nXRN/sVKCfqRwf6ZNdIHw+KjIB6McXRx9RX6TD4aJ2Ozy3DoffghoSDQq6nAuiS62&#10;W/iAKTH0FBKzedCqniut0yVqQcy0IzuGU9QhFYkv3kVpQ1rMPry7HSbkd84kpwtE6D6BQEBtsJJL&#10;99EK3aojqq7o6MTMCuo9EubgoCVv+VxhUwvmwzNzKB4kAhciPOEhNWBRcLQo2YD7/dn3GI8zRS8l&#10;LYqxov7XljlBif5pcNqjYjCI6k2XwfC2jxd37Vlde8y2mQEyVeDqWZ7MGB/0yZQOmjfcm2nMii5m&#10;OOauaDiZs3BYEdw7LqbTFIR6tSwszNLyCB0nE0f20r0xZ49zDSiJRzjJlpUfxnuIjS8NTLcBpEqz&#10;jzwfWD3Sj1pPkjjuZVym63uKuvx7TP4AAAD//wMAUEsDBBQABgAIAAAAIQBFv3uQ3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENR0jaNUxWknkACCipXJ9nGEfY6xG4T&#10;/p7lBMfRPM2+LTaTs+KMQ+g8KbidJSCQat901Cp4f9vdLEGEqKnR1hMq+MYAm/LyotB540d6xfM+&#10;toJHKORagYmxz6UMtUGnw8z3SNwd/eB05Di0shn0yOPOynmSZNLpjviC0T0+GKw/9yen4L43T4/t&#10;LjPVYfx4Tr7seAgvW6Wur6btGkTEKf7B8KvP6lCyU+VP1ARhFWSruxWjCtIUBPfLbMG5YnAxT0GW&#10;hfz/QfkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQtnBMzgCAACFBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARb97kN4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6B2A672E" w14:textId="42D2ECA8" w:rsidR="00375A8C" w:rsidRPr="002472BF" w:rsidRDefault="00375A8C" w:rsidP="00375A8C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Elección del recurso educativo con máxima probabilidad de acreditación en la valoración final</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -6158,51 +6295,51 @@
                               <w:t>lgoritmo k vecinos más cercanos</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="43BD3118" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:102.45pt;margin-top:1.55pt;width:72.5pt;height:57.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnqklVgIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+N7tQCAFliSgRVaUo&#10;iUSqnI3XG1byelzbsEu/vs8GAklzqnrxjj3j55k3b/b6pms02yrnazIF713knCkjqazNS8F/Pi2+&#10;XHHmgzCl0GRUwXfK85vp50/XrZ2oPq1Jl8oxgBg/aW3B1yHYSZZ5uVaN8BdklYGzIteIgK17yUon&#10;WqA3Ouvn+WXWkiutI6m8x+nt3smnCb+qlAwPVeVVYLrgyC2k1aV1Fddsei0mL07YdS0PaYh/yKIR&#10;tcGjr1C3Igi2cfVfUE0tHXmqwoWkJqOqqqVKNaCaXv6umuVaWJVqATnevtLk/x+svN8+OlaXBR9c&#10;jnvjfDgacGZEg1bNN6J0xErFguoCsX4kq7V+gjtLi1uh+0Ydmn489ziMHHSVa+IX1TH4QfvulWog&#10;MYnDcT8fDeGRcI2+5n3YQM9Ol63z4buihkWj4A6dTASL7Z0P+9BjSHzLk67LRa112kT1qLl2bCvQ&#10;dx1SigB/E6UNa5H98Go0TMhvnEmAJ4jQfQABQG2QdORkX3u0QrfqEqG9VFI8WlG5A1+O9vLzVi5q&#10;VHUnfHgUDnoDEZih8ICl0oSs6GBxtib3+6PzGA8ZwMtZC/0W3P/aCKc40z8MBDLuDQZR8GkzGI76&#10;2Lhzz+rcYzbNnEBVD9NqZTJjfNBHs3LUPGPUZvFVuISReLvg4WjOw36qMKpSzWYpCBK3ItyZpZUR&#10;OrYm9uypexbOHhobtXVPR6WLybv+7mPjTUOzTaCqTs0/sXrgH+OR5HMY5Th/5/sUdfrhTP8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDEWCGb3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ22qtoQpypIPYEEFFSuTrzEEfE6xG4T/p7lBMfRPM2+LbaT78QZh9gG0pDNFAikOtiW&#10;Gg1vr/ubNYiYDFnTBUIN3xhhW15eFCa3YaQXPB9SI3iEYm40uJT6XMpYO/QmzkKPxN1HGLxJHIdG&#10;2sGMPO47OVdqJb1piS840+O9w/rzcPIa7nr3+NDsV646ju9P6qsbj/F5p/X11bS7BZFwSn8w/Oqz&#10;OpTsVIUT2Sg6DXO13DCqYZGB4H6x3HCuGMzWGciykP8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApZ6pJVYCAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAxFghm94AAAAJAQAADwAAAAAAAAAAAAAAAACwBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="43BD3118" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:102.45pt;margin-top:1.55pt;width:72.5pt;height:57.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+qGYhNQIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQKMmKJaJEVJVQ&#10;EolEORuvzVryelzbsEt/fcfmM2lOVS9mxjP7PPPmDZO7rtFkJ5xXYEra7+WUCMOhUmZT0pfnxZcb&#10;SnxgpmIajCjpXnh6N/38adLaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGEwKME1LKDrNlnlWIvo&#10;jc4Gef4ta8FV1gEX3uPt/SFIpwlfSsHDo5ReBKJLirWFdLp0ruOZTSes2Dhma8WPZbB/qKJhyuCj&#10;Z6h7FhjZOvUXVKO4Aw8y9Dg0GUipuEg9YDf9/F03q5pZkXpBcrw90+T/Hyx/2K3skyOh+w4dDjAS&#10;0lpfeLyM/XTSNfEXKyUYRwr3Z9pEFwjHy9tBPh5hhGNo/DUfoI0o2eVj63z4IaAh0Sipw6kksthu&#10;6cMh9ZQS3/KgVbVQWicnKkHMtSM7hjPUIZWI4G+ytCEtVj+6GY8S8ptgEtMFInQfQCCgNlj0pfdo&#10;hW7dEVUhcmopXq2h2iNfDg5S8pYvFHa1ZD48MYfaQSJwH8IjHlIDVgVHi5Ia3O+P7mM+jhSjlLSo&#10;xZL6X1vmBCX6p8Fh3/aHwyje5AxH4wE67jqyvo6YbTMHpKqPm2d5MmN+0CdTOmhecW1m8VUMMcPx&#10;7ZKGkzkPhw3BteNiNktJKFfLwtKsLI/QcTRxZs/dK3P2ONiAiniAk2pZ8W6+h9z4pYHZNoBUafgX&#10;Vo/8o9STfI5rGXfp2k9Zlz+P6R8AAAD//wMAUEsDBBQABgAIAAAAIQDEWCGb3gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ22qtoQpypIPYEEFFSuTrzEEfE6xG4T/p7l&#10;BMfRPM2+LbaT78QZh9gG0pDNFAikOtiWGg1vr/ubNYiYDFnTBUIN3xhhW15eFCa3YaQXPB9SI3iE&#10;Ym40uJT6XMpYO/QmzkKPxN1HGLxJHIdG2sGMPO47OVdqJb1piS840+O9w/rzcPIa7nr3+NDsV646&#10;ju9P6qsbj/F5p/X11bS7BZFwSn8w/OqzOpTsVIUT2Sg6DXO13DCqYZGB4H6x3HCuGMzWGciykP8/&#10;KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPqhmITUCAACEBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxFghm94AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4450C573" w14:textId="78A80CFB" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="00375A8C" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Predicciones con a</w:t>
                       </w:r>
                       <w:r w:rsidR="002472BF" w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -6281,51 +6418,51 @@
                               <w:t>Probabilidad de acreditación con recurso educativo 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E1468C8" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:191.8pt;margin-top:12pt;width:135.45pt;height:32.55pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWy7lZWAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynTtIEcYosRYYB&#10;RVsgLXpWZDkWIIuapMTOfv0oOV/tehp2kSWRfCIfHz27a2tF9sI6CTqnaa9PidAcCqm3OX19WX27&#10;pcR5pgumQIucHoSjd/OvX2aNmYoBVKAKYQmCaDdtTE4r7800SRyvRM1cD4zQaCzB1szj0W6TwrIG&#10;0WuVDPr9UdKALYwFLpzD2/vOSOcRvywF909l6YQnKqeYm4+rjesmrMl8xqZby0wl+TEN9g9Z1Exq&#10;fPQMdc88Izsr/4KqJbfgoPQ9DnUCZSm5iDVgNWn/QzXrihkRa0FynDnT5P4fLH/cP1siC+xdlo5H&#10;o1F/MKFEsxp7tdyxwgIpBPGi9UAGga3GuCkGrQ2G+fY7tBh5und4GUhoS1uHL5ZH0I68H85cIxLh&#10;IWicTibZDSUcbVl6MxqOA0xyiTbW+R8CahI2ObXYy0gx2z8437meXMJjDpQsVlKpeAj6EUtlyZ5h&#10;55WPOSL4Oy+lSYOZDG/Hw4j8zhgleIHw7ScQCKg0Jh1I6YoPO99u2o7SMzMbKA5ImIVOgM7wlcSq&#10;Hpjzz8yi4pAjnCL/hEupALOC446SCuzvz+6DPwoBrZQ0qOCcul87ZgUl6qdGiUzSLAuSj4dsOB7g&#10;wV5bNtcWvauXgFSlOK+Gx23w9+q0LS3Ubzhsi/Aqmpjm+HZO/Wm79N1c4bBysVhEJxS5Yf5Brw0P&#10;0KE1oWcv7Ruz5tjYIK5HOGmdTT/0t/MNkRoWOw+ljM0PRHesHvnHAYnyOQ5zmMDrc/S6/HLmfwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhADb9etffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOyo01cUQiZVQeoKJEpBZevEJo6IxyF2m/D3DCtYjubo3nOLzeQ6cTZDaD0hzGcJCEO1&#10;1y01CG+vu5sMRIiKtOo8GYRvE2BTXl4UKtd+pBdzPsRGcAiFXCHYGPtcylBb41SY+d4Q/z784FTk&#10;c2ikHtTI4a6TiyRJpVMtcYNVvXmwpv48nBzCfW+fHptdaqvj+P6cfHXjMey3iNdX0/YORDRT/IPh&#10;V5/VoWSnyp9IB9EhLLNlyijCYsWbGEjXqzWICiG7nYMsC/l/QfkDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA1su5WVgCAAC6BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEANv16198AAAAJAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="5E1468C8" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:191.8pt;margin-top:12pt;width:135.45pt;height:32.55pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA9/iTOAIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynSdMYcYosRYYB&#10;QVsgLXpWZCk2IIuapMTOfv0oOV/tehp2kSmReiIfHz29b2tF9sK6CnRO016fEqE5FJXe5vT1Zfnt&#10;jhLnmS6YAi1yehCO3s++fpk2JhMDKEEVwhIE0S5rTE5L702WJI6XomauB0ZodEqwNfO4tduksKxB&#10;9Folg37/NmnAFsYCF87h6UPnpLOIL6Xg/klKJzxROcXcfFxtXDdhTWZTlm0tM2XFj2mwf8iiZpXG&#10;R89QD8wzsrPVX1B1xS04kL7HoU5AyoqLWANWk/Y/VLMumRGxFiTHmTNN7v/B8sf92jxb4tvv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeDjTJlpPeLg0TieT4Q0lHH3D9OZ2NA4wyeW2sc7/EFCTYOTUYlsi&#10;W2y/cr4LPYWExxyoqlhWSsVNkIJYKEv2DJuofMwRwd9FKU0azGR0Nx5F5HfOqKYLhG8/gUBApTHp&#10;S/HB8u2mJVWByGdmNlAckDALnZac4csKq1ox55+ZRfEgRzgQ/gkXqQCzgqNFSQn292fnIR57il5K&#10;GhRjTt2vHbOCEvVTY7cn6XAY1Bs3w9F4gBt77dlce/SuXgBSleLoGR7NEO/VyZQW6jecm3l4FV1M&#10;c3w7p/5kLnw3Ijh3XMznMQj1aphf6bXhATq0JvTspX1j1hwb61ESj3CSLcs+9LeLDTc1zHceZBWb&#10;H4juWD3yj1qP8jnOZRim632Muvw9Zn8AAAD//wMAUEsDBBQABgAIAAAAIQA2/XrX3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNNXFEImVUHqCiRKQWXrxCaOiMchdpvw&#10;9wwrWI7m6N5zi83kOnE2Q2g9IcxnCQhDtdctNQhvr7ubDESIirTqPBmEbxNgU15eFCrXfqQXcz7E&#10;RnAIhVwh2Bj7XMpQW+NUmPneEP8+/OBU5HNopB7UyOGuk4skSaVTLXGDVb15sKb+PJwcwn1vnx6b&#10;XWqr4/j+nHx14zHst4jXV9P2DkQ0U/yD4Vef1aFkp8qfSAfRISyzZcoowmLFmxhI16s1iAohu52D&#10;LAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAD3+JM4AgAAhQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADb9etffAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3E77BEED" w14:textId="080B8410" w:rsidR="00375A8C" w:rsidRPr="002472BF" w:rsidRDefault="00375A8C" w:rsidP="00375A8C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Probabilidad de acreditación con recurso educativo 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -6547,51 +6684,51 @@
                               <w:t>Datos de entrenamiento de estudiantes anteriores</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4CCB1283" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.85pt;margin-top:16.5pt;width:78pt;height:62.75pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfzUg6VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0kbdIEdYosRYcB&#10;RVugLXpWZDkxIIuapMTufv2e5CT9WE/DLjIlUk/k46MvLrtGs51yviZT8MFJzpkyksrarAv+9Hj9&#10;7ZwzH4QphSajCv6iPL+cf/1y0dqZGtKGdKkcA4jxs9YWfBOCnWWZlxvVCH9CVhk4K3KNCNi6dVY6&#10;0QK90dkwz8dZS660jqTyHqdXvZPPE35VKRnuqsqrwHTBkVtIq0vrKq7Z/ELM1k7YTS33aYh/yKIR&#10;tcGjR6grEQTbuvovqKaWjjxV4URSk1FV1VKlGlDNIP9QzcNGWJVqATneHmny/w9W3u7uHatL9C7P&#10;R5PpaHB6ypkRDXq13IrSESsVC6oLxIaRrdb6GS49WFwL3XfqcPNw7nEYSegq18QvymPwg/eXI9dA&#10;YhKH02k+zuGRcE2m4/FoHFGy18vW+fBDUcOiUXCHViaGxe7Ghz70EBLf8qTr8rrWOm2ifNRSO7YT&#10;aLwOKUWAv4vShrXI/ux8cpaQ3zmTAl8hQvcJBAC1QdKRk772aIVu1fWMHglbUfkCvhz1+vNWXteo&#10;6kb4cC8cBAciMEThDkulCVnR3uJsQ+73Z+cxHjqAl7MWAi64/7UVTnGmfxooZIpORsWnzenZZIiN&#10;e+tZvfWYbbMkUDXAuFqZzBgf9MGsHDXPmLVFfBUuYSTeLng4mMvQjxVmVarFIgVB41aEG/NgZYSO&#10;rYk9e+yehbP7xkZt3dJB6mL2ob99bLxpaLENVNWp+ZHontU9/5iPJJ/9LMcBfLtPUa9/nPkfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAkq6iMN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3FgK1bqpazoNpJ1Agg00rmnjNRWNU5psLf8e7wQ32+/p+XvFenKdOOMQWk8K7mcJCKTa&#10;m5YaBR/v27sliBA1Gd15QgU/GGBdXl8VOjd+pB2e97ERHEIh1wpsjH0uZagtOh1mvkdi7egHpyOv&#10;QyPNoEcOd518SJJMOt0Sf7C6xyeL9df+5BQ89vbludlmtjqMn6/JdzcewttGqdubabMCEXGKf2a4&#10;4DM6lMxU+ROZIDoFiwUbFaQpN7rIWcqHiof5cg6yLOT/AuUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAF/NSDpXAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJKuojDeAAAACAEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="4CCB1283" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.85pt;margin-top:16.5pt;width:78pt;height:62.75pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZuzynNwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xk+WiMOEWWIsOA&#10;oC2QDj0rshQbkEVNUmJnv36UnK92PQ27KKRIP5GPj5ndt7UiB2FdBTqn/V5KidAcikrvcvrzZfXl&#10;jhLnmS6YAi1yehSO3s8/f5o1JhMDKEEVwhIE0S5rTE5L702WJI6XomauB0ZoDEqwNfPo2l1SWNYg&#10;eq2SQZqOkwZsYSxw4RzePnRBOo/4Ugrun6R0whOVU6zNx9PGcxvOZD5j2c4yU1b8VAb7hypqVml8&#10;9AL1wDwje1v9BVVX3IID6Xsc6gSkrLiIPWA3/fRdN5uSGRF7QXKcudDk/h8sfzxszLMlvv0GLQ4w&#10;ENIYlzm8DP200tbhFyslGEcKjxfaROsJx8vpNB2nGOEYmkzH46/jgJJcPzbW+e8CahKMnFqcSiSL&#10;HdbOd6nnlPCWA1UVq0qp6AQliKWy5MBwhsrHEhH8TZbSpMHqR3eTUUR+E4xiukL49gMIBFQai772&#10;HizfbltSFYg8OBOzheKIfFnopOQMX1XY1Zo5/8wsageJwH3wT3hIBVgVnCxKSrC/P7oP+ThSjFLS&#10;oBZz6n7tmRWUqB8ahz3tD4dBvNEZjiYDdOxtZHsb0ft6CUhVHzfP8GiGfK/OprRQv+LaLMKrGGKa&#10;49s59Wdz6bsNwbXjYrGISShXw/xabwwP0GE0YWYv7Suz5jRYj4p4hLNqWfZuvl1u+FLDYu9BVnH4&#10;geiO1RP/KPUon9Nahl269WPW9c9j/gcAAP//AwBQSwMEFAAGAAgAAAAhAJKuojDeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYCtW6qWs6DaSdQIINNK5p4zUVjVOabC3/&#10;Hu8EN9vv6fl7xXpynTjjEFpPCu5nCQik2puWGgUf79u7JYgQNRndeUIFPxhgXV5fFTo3fqQdnvex&#10;ERxCIdcKbIx9LmWoLTodZr5HYu3oB6cjr0MjzaBHDnedfEiSTDrdEn+wuscni/XX/uQUPPb25bnZ&#10;ZrY6jJ+vyXc3HsLbRqnbm2mzAhFxin9muOAzOpTMVPkTmSA6BYsFGxWkKTe6yFnKh4qH+XIOsizk&#10;/wLlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZuzynNwIAAIQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCSrqIw3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="032BB74F" w14:textId="4BEC274A" w:rsidR="002472BF" w:rsidRPr="002472BF" w:rsidRDefault="002472BF" w:rsidP="002472BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002472BF">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Datos de entrenamiento de estudiantes anteriores</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -6885,51 +7022,51 @@
                               <w:t>Probabilidad de acreditación con recurso educativo 3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB6E165" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:192pt;margin-top:20.7pt;width:135.45pt;height:32.55pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/l7tVWAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYRAgIIIFaNimoTa&#10;SrTqs3EcEsnxebYhYb9+Z4cA7fo07cWxfXef7777LvP7ppLkKIwtQaU07vUpEYpDVqp9Sl9f1t/u&#10;KLGOqYxJUCKlJ2Hp/eLrl3mtZ2IABchMGIIgys5qndLCOT2LIssLUTHbAy0UGnMwFXN4NPsoM6xG&#10;9EpGg35/HNVgMm2AC2vx9qE10kXAz3PB3VOeW+GITCnm5sJqwrrza7SYs9neMF2U/JwG+4csKlYq&#10;fPQC9cAcIwdT/gVVldyAhdz1OFQR5HnJRagBq4n7H6rZFkyLUAuSY/WFJvv/YPnj8dmQMsPeJf1x&#10;fzAejZAmxSrs1erAMgMkE8SJxgEZeLZqbWcYtNUY5prv0GBkd2/x0pPQ5KbyXyyPoB0BTxeuEYlw&#10;HzSJp9NkSAlHWxIPx6OJh4mu0dpY90NARfwmpQZ7GShmx411rWvn4h+zIMtsXUoZDl4/YiUNOTLs&#10;vHQhRwR/5yUVqTGT0d1kFJDfGYMErxCu+QQCAaXCpD0pbfF+55pd01I67JjZQXZCwgy0ArSar0us&#10;asOse2YGFYcc4RS5J1xyCZgVnHeUFGB+f3bv/VEIaKWkRgWn1P46MCMokT8VSmQaJ4mXfDgko8kA&#10;D+bWsru1qEO1AqQqxnnVPGy9v5PdNjdQveGwLf2raGKK49spdd125dq5wmHlYrkMTihyzdxGbTX3&#10;0L41vmcvzRsz+txYL65H6LTOZh/62/r6SAXLg4O8DM33RLesnvnHAQnyOQ+zn8Dbc/C6/nIWfwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEiycAjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoXUijNsSpClJPIFEKaq9ObOIIex1itwl/z3KC42qfZt6U68k7djZD7AJKmM8EMINN&#10;0B22Et7ftjdLYDEp1MoFNBK+TYR1dXlRqkKHEV/NeZ9aRiEYCyXBptQXnMfGGq/iLPQG6fcRBq8S&#10;nUPL9aBGCveO3wqRc686pAarevNoTfO5P3kJD719fmq3ua0P4/FFfLnxEHcbKa+vps09sGSm9AfD&#10;rz6pQ0VOdTihjsxJuFtmtCVJyOYZMALyRbYCVhMp8gXwquT/J1Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAL+Xu1VYAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEiycAjgAAAACgEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:shape w14:anchorId="3CB6E165" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:192pt;margin-top:20.7pt;width:135.45pt;height:32.55pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/lRbiOQIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzno2mMOEWWIsOA&#10;oi2QFj0rshQbkEVNUmJnv36UnK92PQ27yJRIPZGPj57dtbUie2FdBTqnaa9PidAcikpvc/r6svp2&#10;S4nzTBdMgRY5PQhH7+Zfv8wak4kBlKAKYQmCaJc1Jqel9yZLEsdLUTPXAyM0OiXYmnnc2m1SWNYg&#10;eq2SQb9/kzRgC2OBC+fw9L5z0nnEl1Jw/ySlE56onGJuPq42rpuwJvMZy7aWmbLixzTYP2RRs0rj&#10;o2eoe+YZ2dnqL6i64hYcSN/jUCcgZcVFrAGrSfsfqlmXzIhYC5LjzJkm9/9g+eN+bZ4t8e13aLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJxpE60nPFyapNPpaEgJR98oHd6MJwEmudw21vkfAmoSjJxabEtk&#10;i+0fnO9CTyHhMQeqKlaVUnETpCCWypI9wyYqH3NE8HdRSpMGMxnfTsYR+Z0zqukC4dtPIBBQaUz6&#10;UnywfLtpSVUg8vDEzAaKAxJmodOSM3xVYVUPzPlnZlE8yBEOhH/CRSrArOBoUVKC/f3ZeYjHnqKX&#10;kgbFmFP3a8esoET91NjtaToaBfXGzWg8GeDGXns21x69q5eAVKU4eoZHM8R7dTKlhfoN52YRXkUX&#10;0xzfzqk/mUvfjQjOHReLRQxCvRrmH/Ta8AAdWhN69tK+MWuOjfUoiUc4yZZlH/rbxYabGhY7D7KK&#10;zQ9Ed6we+UetR/kc5zIM0/U+Rl3+HvM/AAAA//8DAFBLAwQUAAYACAAAACEASLJwCOAAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdSKM2xKkKUk8gUQpqr05s4gh7HWK3&#10;CX/PcoLjap9m3pTryTt2NkPsAkqYzwQwg03QHbYS3t+2N0tgMSnUygU0Er5NhHV1eVGqQocRX815&#10;n1pGIRgLJcGm1Becx8Yar+Is9Abp9xEGrxKdQ8v1oEYK947fCpFzrzqkBqt682hN87k/eQkPvX1+&#10;are5rQ/j8UV8ufEQdxspr6+mzT2wZKb0B8OvPqlDRU51OKGOzEm4W2a0JUnI5hkwAvJFtgJWEyny&#10;BfCq5P8nVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv5UW4jkCAACFBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASLJwCOAAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2BE70333" w14:textId="2D436C36" w:rsidR="00375A8C" w:rsidRPr="002472BF" w:rsidRDefault="00375A8C" w:rsidP="00375A8C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Probabilidad de acreditación con recurso educativo 3</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -7131,57 +7268,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Shin </w:t>
       </w:r>
       <w:r w:rsidR="00DD6999" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.,</w:t>
       </w:r>
       <w:r w:rsidR="001673BE" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F3181" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mabuni, 2023). </w:t>
+        <w:t>Mabuni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F3181" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2023). </w:t>
       </w:r>
       <w:r w:rsidR="008708B3" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Es importante señalar que</w:t>
       </w:r>
       <w:r w:rsidR="003C3D6C" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se calcula la probabilidad de acreditación en la valoración global dividiendo la cantidad de registros con la variable valoración global igual a acreditación entre los k registros seleccionados.</w:t>
       </w:r>
       <w:r w:rsidR="003116B3" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Es importante señalar, que se calcula la probabilidad de acreditación para cada uno de los tres recursos educativos como se muestra en la figura 2, y el recurso educativo que tenga la mayor probabilidad de acreditación es el que se le presenta al estudiante en el sistema.</w:t>
       </w:r>
@@ -7340,58 +7487,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Olta </w:t>
       </w:r>
       <w:r w:rsidR="00DD6999" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>et al.,</w:t>
       </w:r>
       <w:r w:rsidR="001F6ED3" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007720A2" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sotnik </w:t>
+        <w:t>Sotnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007720A2" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6999" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>et al.,</w:t>
       </w:r>
       <w:r w:rsidR="007720A2" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025).</w:t>
       </w:r>
       <w:r w:rsidR="0054280A" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7458,51 +7616,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2ECD3DD4" wp14:editId="5D592407">
             <wp:extent cx="3954780" cy="1909008"/>
             <wp:effectExtent l="19050" t="19050" r="26670" b="15240"/>
             <wp:docPr id="400577001" name="Imagen 31" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="400577001" name="Imagen 31" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3977956" cy="1920195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
@@ -7543,60 +7701,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7AE6CF" w14:textId="77777777" w:rsidR="00115F5D" w:rsidRPr="00150FBE" w:rsidRDefault="00115F5D" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cabe resaltar que, después de que el estudiante termina de navegar por el sistema tutor inteligente, sus datos se almacenan en la base de datos de tal manera que su registro pasa a formar parte de los datos de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">entrenamiento para que puedan ser utilizados por el algoritmo </w:t>
+        <w:t xml:space="preserve">Cabe resaltar que, después de que el estudiante termina de navegar por el sistema tutor inteligente, sus datos se almacenan en la base de datos de tal manera que su registro pasa a formar parte de los datos de entrenamiento para que puedan ser utilizados por el algoritmo </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vecinos más cercanos que permite la elección del recurso educativo presentado al estudiante. De esta manera, el modelo de predicción construido con el algoritmo </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -7946,51 +8095,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F1C5F67" wp14:editId="58870365">
             <wp:extent cx="2902528" cy="1703539"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="786633250" name="Imagen 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2928278" cy="1718652"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8000,51 +8149,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C86293D" wp14:editId="1B277AE0">
             <wp:extent cx="2653146" cy="1697012"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="97415294" name="Imagen 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2679191" cy="1713671"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8151,51 +8300,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D9D3AB" wp14:editId="2ACB2D18">
             <wp:extent cx="2860769" cy="1951990"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1742788574" name="Imagen 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2884888" cy="1968447"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8478,51 +8627,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enseñanza de estrategias de planificación, redacción y revisión textual, aunque no </w:t>
       </w:r>
       <w:r w:rsidR="001E51A4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> orientado a mostrar datos cuantitativos en grupos de estudiantes. En contraste con el presente trabajo, no solo se describen características y componentes del sistema sino que se </w:t>
+        <w:t xml:space="preserve"> orientado a mostrar datos cuantitativos en grupos de estudiantes. En contraste con el presente trabajo, no solo se describen características y componentes del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sino que se </w:t>
       </w:r>
       <w:r w:rsidR="00E25D0E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>describen experimentos con estudiantes que lo utilizan y se presentan resultados de su desempeño.</w:t>
       </w:r>
       <w:r w:rsidR="001E51A4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Campos </w:t>
       </w:r>
       <w:r w:rsidR="00DD6999" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -8534,51 +8703,71 @@
       <w:r w:rsidR="001E51A4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019) realizan el diseño, desarrollo y validación de un sistema de tutoría inteligente diseñado para asistir al profesorado en el desarrollo de sus cursos en línea</w:t>
       </w:r>
       <w:r w:rsidR="00F6518D" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>. Dicha validación fue realizada con 11 participantes mostrando estadísticas acerca de la interacción con el sistema y de la usabilidad percibida. En el presente artículo s</w:t>
       </w:r>
       <w:r w:rsidR="0053736E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">e validó con una mayor cantidad de participantes (30 usuarios), y además, </w:t>
+        <w:t xml:space="preserve">e validó con una mayor cantidad de participantes (30 usuarios), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0053736E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0053736E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> además, </w:t>
       </w:r>
       <w:r w:rsidR="00DE033B" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0053736E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>e llev</w:t>
       </w:r>
       <w:r w:rsidR="00DE033B" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
@@ -9107,81 +9296,173 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="30AECEC9" w14:textId="77777777" w:rsidR="005843F9" w:rsidRPr="00150FBE" w:rsidRDefault="005843F9" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D77DB4B" w14:textId="4BF94270" w:rsidR="00EC3D51" w:rsidRPr="00150FBE" w:rsidRDefault="00EC3D51" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150FBE">
-[...5 lines deleted...]
-        <w:t>Aljaffer, M. A., Almadani, A. H., AlDughaither, A. S</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aljaffer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. A., Almadani, A. H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AlDughaither</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, A. S</w:t>
       </w:r>
       <w:r w:rsidR="002E30A7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Basfar, A. A., AlGhadir, S. M., AlGhamdi, Y. A., AlHubaysh</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Basfar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AlGhadir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. M., AlGhamdi, Y. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AlHubaysh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, B. N., AlMayouf, O. A., AlGhamdi, S. A., Ahmad, T. y Abdulghani, H. M. (2025)</w:t>
+        <w:t xml:space="preserve">, B. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AlMayouf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, O. A., AlGhamdi, S. A., Ahmad, T. y Abdulghani, H. M. (2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9195,51 +9476,73 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMC Med</w:t>
       </w:r>
       <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ical Education, 2</w:t>
+        <w:t xml:space="preserve">ical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A4A4E" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="002E30A7" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9337,59 +9640,93 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>86. https://doi.org/10.1186/s40537-025-01137-2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6B2EE4" w14:textId="6E5412D6" w:rsidR="00446B49" w:rsidRPr="00150FBE" w:rsidRDefault="00446B49" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bao, H. y Gao, J. (2025). Network intrusion detection based on improved KNN algorithm. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Scientific Reports, 15</w:t>
+        <w:t>Scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 15</w:t>
       </w:r>
       <w:r w:rsidR="0081707F" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C6207E" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29842</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9499,51 +9836,69 @@
     <w:p w14:paraId="67EB29E0" w14:textId="7D03887C" w:rsidR="00EF6277" w:rsidRPr="00150FBE" w:rsidRDefault="00EF6277" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Criollo, M. A.</w:t>
       </w:r>
       <w:r w:rsidR="003922D1" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Belduma, K. Y., Guzmán, L. E. y González J. L.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003922D1" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Belduma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003922D1" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, K. Y., Guzmán, L. E. y González J. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024). Sistemas de tutoría inteligente y su aplicación en la educación. Polo del Conocimiento, 9</w:t>
       </w:r>
       <w:r w:rsidR="0081707F" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3, 1544</w:t>
       </w:r>
@@ -9579,51 +9934,75 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fidalgo, R. y Paula M. A. (2018). Un sistema de tutoría inteligente para la mejora de la competencia escrita del alumnado de primaria. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>International Journal of Developmental and Educational Psychology NFAD Revista de Psicología, 2</w:t>
+        <w:t xml:space="preserve">International Journal of Developmental and Educational Psychology NFAD Revista de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Psicología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
       </w:r>
       <w:r w:rsidR="0081707F" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 251-260. https://www.redalyc.org/journal/3498/349856003027/html/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164ED470" w14:textId="7811F11A" w:rsidR="007D6970" w:rsidRPr="00150FBE" w:rsidRDefault="00CF3AA3" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9755,51 +10134,71 @@
       <w:r w:rsidR="00901AE4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Aryal</w:t>
       </w:r>
       <w:r w:rsidR="005B2BDF" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00901AE4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S. y Khraisat, A. (2024). E</w:t>
+        <w:t xml:space="preserve"> S. y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00901AE4" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Khraisat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00901AE4" w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A. (2024). E</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nhancing K-nearest neighbor algorithm: a comprehensive review and performance analysis of modifications. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00901AE4" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -9961,58 +10360,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> 122048.</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/10.1016/j.eswa.2023.122048</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EBE13D" w14:textId="202C96FF" w:rsidR="006F3181" w:rsidRPr="00150FBE" w:rsidRDefault="006F3181" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mabuni, D. (2023). A Heuristic Optimal K-value Determination in KNearest Neighbor (KNN) Classification using Decision Tree Technique. Journal of Emerging Technologies and Innovative Research (JETIR), 10(9), 542-550. </w:t>
+        <w:t>Mabuni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. (2023). A Heuristic Optimal K-value Determination in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KNearest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neighbor (KNN) Classification using Decision Tree Technique. Journal of Emerging Technologies and Innovative Research (JETIR), 10(9), 542-550. </w:t>
       </w:r>
       <w:r w:rsidR="001673BE" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://www.jetir.org/papers/JETIR2309566.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B95DAD" w14:textId="26562D39" w:rsidR="00E316CA" w:rsidRPr="00150FBE" w:rsidRDefault="00E316CA" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10102,52 +10532,62 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Olta, Z., Morina, </w:t>
       </w:r>
       <w:r w:rsidR="00457FB9" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B. y</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Haskuka</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Haskuka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00457FB9" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, E</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Optimizing Data Retrieval and Update Operations in PHP-MySQL Applications: A Review. </w:t>
       </w:r>
@@ -10283,91 +10723,142 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6, 85-98. https://doi.org/10.37811/cl_rcm.v7i6.8578</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273EAF29" w14:textId="5C4AC177" w:rsidR="001673BE" w:rsidRPr="00150FBE" w:rsidRDefault="00B001C6" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Shin, K., McConville, R., Metatla, O., Chang, M., Han, C., Lee, J., y Roudaut, A. (2022). Outdoor Localization Using BLE RSSI and Accessible Pedestrian Signals for the Visually Impaired at Intersections. Sensors, 22</w:t>
+        <w:t xml:space="preserve">Shin, K., McConville, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Metatla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., Chang, M., Han, C., Lee, J., y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Roudaut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A. (2022). Outdoor Localization Using BLE RSSI and Accessible Pedestrian Signals for the Visually Impaired at Intersections. Sensors, 22</w:t>
       </w:r>
       <w:r w:rsidR="005B2BDF" w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>371. https://doi.org/10.3390/s22010371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E16CEC" w14:textId="2B166B4E" w:rsidR="00B21A01" w:rsidRPr="00150FBE" w:rsidRDefault="00B21A01" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sotnik, S., Manakov, V. y Lyashenko, V. (2023). Overview: PHP and MySQL Features for Creating Modern Web Projects. </w:t>
+        <w:t>Sotnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Manakov, V. y Lyashenko, V. (2023). Overview: PHP and MySQL Features for Creating Modern Web Projects. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Journal of Academic Information Systems Research, 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00150FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1), 11-17. https://openarchive.nure.ua/server/api/core/bitstreams/99c2a8e9-aefd-47d4-a06f-838650b760db/content</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A470A47" w14:textId="6E5C3983" w:rsidR="00CF3AA3" w:rsidRPr="00150FBE" w:rsidRDefault="00C6207E" w:rsidP="000A3B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10488,74 +10979,74 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E57068" w14:textId="77777777" w:rsidR="00EC3D51" w:rsidRPr="00150FBE" w:rsidRDefault="00EC3D51" w:rsidP="003D5629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC3D51" w:rsidRPr="00150FBE" w:rsidSect="00C663E1">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1041" w:bottom="1135" w:left="1134" w:header="170" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4819A8F0" w14:textId="77777777" w:rsidR="00267A82" w:rsidRDefault="00267A82" w:rsidP="00352353">
+    <w:p w14:paraId="420F58E2" w14:textId="77777777" w:rsidR="0093011E" w:rsidRDefault="0093011E" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226F5706" w14:textId="77777777" w:rsidR="00267A82" w:rsidRDefault="00267A82" w:rsidP="00352353">
+    <w:p w14:paraId="43F006E1" w14:textId="77777777" w:rsidR="0093011E" w:rsidRDefault="0093011E" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10574,84 +11065,105 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E7E1B29" w14:textId="118531A3" w:rsidR="00150FBE" w:rsidRPr="00C663E1" w:rsidRDefault="00150FBE" w:rsidP="00C663E1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C663E1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6493</w:t>
+      <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00C663E1">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00C663E1">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2856AF15" w14:textId="77777777" w:rsidR="00267A82" w:rsidRDefault="00267A82" w:rsidP="00352353">
+    <w:p w14:paraId="7EBEC895" w14:textId="77777777" w:rsidR="0093011E" w:rsidRDefault="0093011E" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3620D7" w14:textId="77777777" w:rsidR="00267A82" w:rsidRDefault="00267A82" w:rsidP="00352353">
+    <w:p w14:paraId="478FEBFB" w14:textId="77777777" w:rsidR="0093011E" w:rsidRDefault="0093011E" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00165679"/>
     <w:rsid w:val="000003AA"/>
@@ -11944,50 +12456,51 @@
     <w:rsid w:val="007726DA"/>
     <w:rsid w:val="007740A9"/>
     <w:rsid w:val="00776C9C"/>
     <w:rsid w:val="00780AC0"/>
     <w:rsid w:val="0078172B"/>
     <w:rsid w:val="007825C7"/>
     <w:rsid w:val="00782931"/>
     <w:rsid w:val="00782A86"/>
     <w:rsid w:val="00783428"/>
     <w:rsid w:val="00783C60"/>
     <w:rsid w:val="007843D8"/>
     <w:rsid w:val="00785075"/>
     <w:rsid w:val="00786604"/>
     <w:rsid w:val="00787695"/>
     <w:rsid w:val="0078778F"/>
     <w:rsid w:val="00787802"/>
     <w:rsid w:val="007905B9"/>
     <w:rsid w:val="00790769"/>
     <w:rsid w:val="007909D5"/>
     <w:rsid w:val="00790B0C"/>
     <w:rsid w:val="007910A4"/>
     <w:rsid w:val="00791167"/>
     <w:rsid w:val="00791863"/>
     <w:rsid w:val="00791EDE"/>
     <w:rsid w:val="00792216"/>
+    <w:rsid w:val="00792331"/>
     <w:rsid w:val="00792FDC"/>
     <w:rsid w:val="007938C2"/>
     <w:rsid w:val="007946BD"/>
     <w:rsid w:val="00794960"/>
     <w:rsid w:val="007956B6"/>
     <w:rsid w:val="007957D5"/>
     <w:rsid w:val="00795C07"/>
     <w:rsid w:val="00795F2B"/>
     <w:rsid w:val="007963F7"/>
     <w:rsid w:val="00797296"/>
     <w:rsid w:val="00797AAD"/>
     <w:rsid w:val="007A0265"/>
     <w:rsid w:val="007A141A"/>
     <w:rsid w:val="007A2040"/>
     <w:rsid w:val="007A285A"/>
     <w:rsid w:val="007A2DD9"/>
     <w:rsid w:val="007A3CD4"/>
     <w:rsid w:val="007A41C7"/>
     <w:rsid w:val="007A4A4E"/>
     <w:rsid w:val="007A6E7D"/>
     <w:rsid w:val="007A7682"/>
     <w:rsid w:val="007A7B6F"/>
     <w:rsid w:val="007B17EF"/>
     <w:rsid w:val="007B1F68"/>
     <w:rsid w:val="007B3B71"/>
@@ -12212,50 +12725,51 @@
     <w:rsid w:val="00911CD3"/>
     <w:rsid w:val="00911F9B"/>
     <w:rsid w:val="00912597"/>
     <w:rsid w:val="00912F60"/>
     <w:rsid w:val="00913BA3"/>
     <w:rsid w:val="00913DB6"/>
     <w:rsid w:val="0091571A"/>
     <w:rsid w:val="009157E6"/>
     <w:rsid w:val="0091702E"/>
     <w:rsid w:val="00917299"/>
     <w:rsid w:val="0091789B"/>
     <w:rsid w:val="00920936"/>
     <w:rsid w:val="00920A92"/>
     <w:rsid w:val="00920B71"/>
     <w:rsid w:val="00921838"/>
     <w:rsid w:val="00921872"/>
     <w:rsid w:val="00922651"/>
     <w:rsid w:val="00923A6C"/>
     <w:rsid w:val="009248A3"/>
     <w:rsid w:val="00924E4C"/>
     <w:rsid w:val="00925611"/>
     <w:rsid w:val="00926F08"/>
     <w:rsid w:val="009270F3"/>
     <w:rsid w:val="0092718D"/>
     <w:rsid w:val="00927648"/>
+    <w:rsid w:val="0093011E"/>
     <w:rsid w:val="00930597"/>
     <w:rsid w:val="0093109B"/>
     <w:rsid w:val="00931B6C"/>
     <w:rsid w:val="009325B0"/>
     <w:rsid w:val="00932D3C"/>
     <w:rsid w:val="00933041"/>
     <w:rsid w:val="0093313C"/>
     <w:rsid w:val="00933957"/>
     <w:rsid w:val="00933EF8"/>
     <w:rsid w:val="00934033"/>
     <w:rsid w:val="00935291"/>
     <w:rsid w:val="009360F2"/>
     <w:rsid w:val="00940259"/>
     <w:rsid w:val="0094035C"/>
     <w:rsid w:val="0094049B"/>
     <w:rsid w:val="0094052F"/>
     <w:rsid w:val="00940B89"/>
     <w:rsid w:val="00940B9B"/>
     <w:rsid w:val="00940C3F"/>
     <w:rsid w:val="00942E1A"/>
     <w:rsid w:val="00943045"/>
     <w:rsid w:val="00943BDE"/>
     <w:rsid w:val="0094712F"/>
     <w:rsid w:val="00951E19"/>
     <w:rsid w:val="009521CD"/>
@@ -13010,50 +13524,51 @@
     <w:rsid w:val="00E2098A"/>
     <w:rsid w:val="00E20997"/>
     <w:rsid w:val="00E222D2"/>
     <w:rsid w:val="00E22986"/>
     <w:rsid w:val="00E23D45"/>
     <w:rsid w:val="00E245C8"/>
     <w:rsid w:val="00E25D0E"/>
     <w:rsid w:val="00E26AD6"/>
     <w:rsid w:val="00E30249"/>
     <w:rsid w:val="00E30E03"/>
     <w:rsid w:val="00E30F6A"/>
     <w:rsid w:val="00E314F3"/>
     <w:rsid w:val="00E31669"/>
     <w:rsid w:val="00E316CA"/>
     <w:rsid w:val="00E32546"/>
     <w:rsid w:val="00E32C05"/>
     <w:rsid w:val="00E331E3"/>
     <w:rsid w:val="00E34B62"/>
     <w:rsid w:val="00E35489"/>
     <w:rsid w:val="00E359EC"/>
     <w:rsid w:val="00E35A2D"/>
     <w:rsid w:val="00E35CA9"/>
     <w:rsid w:val="00E37B37"/>
     <w:rsid w:val="00E401E5"/>
     <w:rsid w:val="00E40E73"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E41E26"/>
     <w:rsid w:val="00E4279E"/>
     <w:rsid w:val="00E44051"/>
     <w:rsid w:val="00E44437"/>
     <w:rsid w:val="00E45036"/>
     <w:rsid w:val="00E45534"/>
     <w:rsid w:val="00E456CF"/>
     <w:rsid w:val="00E458BB"/>
     <w:rsid w:val="00E464FE"/>
     <w:rsid w:val="00E467CC"/>
     <w:rsid w:val="00E4701F"/>
     <w:rsid w:val="00E51F1E"/>
     <w:rsid w:val="00E52B24"/>
     <w:rsid w:val="00E52E17"/>
     <w:rsid w:val="00E52EF5"/>
     <w:rsid w:val="00E55F94"/>
     <w:rsid w:val="00E56FF6"/>
     <w:rsid w:val="00E57877"/>
     <w:rsid w:val="00E57BEE"/>
     <w:rsid w:val="00E6029F"/>
     <w:rsid w:val="00E6055A"/>
     <w:rsid w:val="00E60D72"/>
     <w:rsid w:val="00E6154D"/>
     <w:rsid w:val="00E61AF2"/>
     <w:rsid w:val="00E670FB"/>
@@ -13765,51 +14280,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00371EE3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
@@ -14654,50 +15168,62 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00792331"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30763518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1503206377">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
@@ -16301,51 +16827,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144077961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16603,72 +17129,72 @@
           <b:Person>
             <b:Last>a</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>a</b:Title>
     <b:JournalName>a</b:JournalName>
     <b:Year>1230</b:Year>
     <b:Pages>a</b:Pages>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E707102-0AE0-4E1D-868C-F44CF89D5565}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3884</Words>
-  <Characters>21362</Characters>
+  <Words>3899</Words>
+  <Characters>21449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>178</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25196</CharactersWithSpaces>
+  <CharactersWithSpaces>25298</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lenovo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>