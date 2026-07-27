--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -9,51 +9,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66560321" w14:textId="77777777" w:rsidR="00617DF3" w:rsidRPr="00617DF3" w:rsidRDefault="00617DF3" w:rsidP="003C6959">
+    <w:p w14:paraId="66560321" w14:textId="77777777" w:rsidR="00617DF3" w:rsidRDefault="00617DF3" w:rsidP="003C6959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358F9E67" w14:textId="6341935F" w:rsidR="00623431" w:rsidRPr="00623431" w:rsidRDefault="00623431" w:rsidP="00623431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623431">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623431">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00623431">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.912</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D0F9A7F" w14:textId="77777777" w:rsidR="00623431" w:rsidRPr="00617DF3" w:rsidRDefault="00623431" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0047733F" w14:textId="5B6FAD3E" w:rsidR="00996347" w:rsidRPr="00617DF3" w:rsidRDefault="00617DF3" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
@@ -66,51 +125,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="639F2DBF" wp14:editId="2E144A35">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-42545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-867410</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7812000" cy="1199513"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7812000" cy="1199513"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1164,69 +1223,51 @@
         <w:t>Leontiev</w:t>
       </w:r>
       <w:r w:rsidR="00E1582B" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00006C64" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2018). Las síntesis recientes han afinado su alcance, sus instrumentos centrales y sus desafíos metodológicos, y han puesto de relieve su potencial para ampliar el repertorio de herramientas analíticas disponibles en contextos formativos, particularmente en disciplinas de negocios y comunicación (Lim, 2018</w:t>
       </w:r>
       <w:r w:rsidR="00A8237F" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023</w:t>
+        <w:t>; McInnes et al., 2023</w:t>
       </w:r>
       <w:r w:rsidR="00006C64" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4561E6F2" w14:textId="77777777" w:rsidR="00006C64" w:rsidRPr="00617DF3" w:rsidRDefault="00006C64" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155D0111" w14:textId="1CE709AF" w:rsidR="00DC45C6" w:rsidRPr="00617DF3" w:rsidRDefault="00006C64" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1236,69 +1277,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La relación del neuromarketing con la educación muestra que</w:t>
       </w:r>
       <w:r w:rsidR="00C522D6" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la analítica de la atención visual y de las respuestas afectivas </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>resulta útil para mejorar la comunicación y la experiencia de los alumnos (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2024). Además, la integración de módulos de neuromarketing en planes de estudio ha mostrado efectos positivos </w:t>
+        <w:t xml:space="preserve">resulta útil para mejorar la comunicación y la experiencia de los alumnos (Khondakar et al., 2024). Además, la integración de módulos de neuromarketing en planes de estudio ha mostrado efectos positivos </w:t>
       </w:r>
       <w:r w:rsidR="00D43248" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D08" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p. ej.</w:t>
       </w:r>
       <w:r w:rsidR="00E12865" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -1422,93 +1445,65 @@
       </w:r>
       <w:r w:rsidR="009C5EA5" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A4375F" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al., 1956</w:t>
       </w:r>
       <w:r w:rsidR="00810B9D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2000; </w:t>
+      <w:r w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gremler et al., 2000; </w:t>
       </w:r>
       <w:r w:rsidR="00BE7F5D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anderson y </w:t>
-[...17 lines deleted...]
-        <w:t>, 2001</w:t>
+        <w:t>Anderson y Krathwohl, 2001</w:t>
       </w:r>
       <w:r w:rsidR="00C80B39" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00810B9D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kolb y Kolb, 2005; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laverie</w:t>
@@ -1790,69 +1785,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003C2BC9" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leontiev</w:t>
       </w:r>
       <w:r w:rsidR="00E1582B" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C2BC9" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2018; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023).</w:t>
+        <w:t>, 2018; McInnes et al., 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9D3787" w14:textId="77777777" w:rsidR="003C2BC9" w:rsidRPr="00617DF3" w:rsidRDefault="003C2BC9" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7242E285" w14:textId="1DD41D5F" w:rsidR="00B100BF" w:rsidRPr="00617DF3" w:rsidRDefault="004918F0" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
@@ -3249,85 +3226,65 @@
       </w:r>
       <w:r w:rsidR="00FD26E4" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hz con software </w:t>
       </w:r>
       <w:r w:rsidR="00714DC8" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F3CA9" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gaze</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Gaze </w:t>
+      </w:r>
       <w:r w:rsidR="00714DC8" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Eye</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Tracking Software</w:t>
+        <w:t>Eye Tracking Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. El procesamiento incluyó </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>baseline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3597,123 +3554,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> con seis </w:t>
       </w:r>
       <w:r w:rsidR="00A40E74" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mediciones</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alineadas a la taxonomía de Bloom: Conocimiento, Comprensión, Aplicación, Análisis, Evaluación y Creación. </w:t>
       </w:r>
       <w:r w:rsidR="008345C9" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Previo a la inferencia, se examinaron atípicos, residuos y esfericidad (prueba de Mauchly); cuando procedió, se aplicaron correcciones de </w:t>
-[...71 lines deleted...]
-        <w:t>. El análisis principal fue un ANOVA de medidas repetidas</w:t>
+        <w:t>Previo a la inferencia, se examinaron atípicos, residuos y esfericidad (prueba de Mauchly); cuando procedió, se aplicaron correcciones de Greenhouse–Geisser/Huynh–Feldt. El análisis principal fue un ANOVA de medidas repetidas</w:t>
       </w:r>
       <w:r w:rsidR="001342E2" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00B06717" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se reportan </w:t>
       </w:r>
       <w:r w:rsidR="00B06717" w:rsidRPr="0061135D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
@@ -7149,51 +7034,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="612E1C6F" wp14:editId="2748FFA5">
             <wp:extent cx="5384800" cy="3048000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1830406130" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E177E44-C36F-A11F-9758-E49E3D131D1D}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7B8796" w14:textId="33F7483D" w:rsidR="001B4FFB" w:rsidRPr="00617DF3" w:rsidRDefault="00E91FE7" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota: mayor puntuación = mayor nivel percibido.</w:t>
@@ -7302,398 +7187,331 @@
       <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as repetidas </w:t>
       </w:r>
       <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">con corrección de </w:t>
+        <w:t>con corrección de Greenhouse–Geisser</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE213D" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>79, 292</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>50) = 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt; </w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">001, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="0061135D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>η²</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AF4" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Greenhouse</w:t>
+        <w:t>εG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...185 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>p</w:t>
+        <w:t xml:space="preserve">-G </w:t>
       </w:r>
       <w:r w:rsidR="001C43CB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 0</w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">= 0.56 </w:t>
       </w:r>
       <w:r w:rsidR="004941D1" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00AF6C2D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contrastado con</w:t>
       </w:r>
       <w:r w:rsidR="004941D1" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t>, obteniéndose las mismas inferencias (</w:t>
+        <w:t xml:space="preserve"> Huynh–Feldt, obteniéndose las mismas inferencias (</w:t>
       </w:r>
       <w:r w:rsidR="004941D1" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004941D1" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; </w:t>
       </w:r>
       <w:r w:rsidR="004A3420" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10646,93 +10464,73 @@
       </w:r>
       <w:r w:rsidR="00AE62AD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reación produjeron valoraciones significativamente más altas, lo que sugiere una integración de información más compleja, juicio reflexivo e innovación</w:t>
       </w:r>
       <w:r w:rsidR="00037EBD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F9585F" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bazzani</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2020;</w:t>
+        <w:t>Bazzani et al., 2020;</w:t>
       </w:r>
       <w:r w:rsidR="00252BAB" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00037EBD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ramachandra</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2021; Deng y Gao, 2022)</w:t>
+        <w:t>Ramachandra et al., 2021; Deng y Gao, 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F125D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1BDD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Así mismo, </w:t>
       </w:r>
@@ -11857,69 +11655,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B850804" w14:textId="65297730" w:rsidR="00293082" w:rsidRPr="00617DF3" w:rsidRDefault="005A0986" w:rsidP="003C6959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cuestión operativa, la aplicación del neuromarketing en entornos universitarios presenta limitaciones prácticas. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2023) recomiendan afrontarlas mediante redes de colaboración y la adopción de instrumentación manual de bajo costo. </w:t>
+        <w:t xml:space="preserve">En cuestión operativa, la aplicación del neuromarketing en entornos universitarios presenta limitaciones prácticas. Alsharif et al. (2023) recomiendan afrontarlas mediante redes de colaboración y la adopción de instrumentación manual de bajo costo. </w:t>
       </w:r>
       <w:r w:rsidR="00293082" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estos desarrollos consolidarán la evidencia sobre la utilidad de las actividades experienciales de neuro</w:t>
       </w:r>
       <w:r w:rsidR="00777BB4" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marketing</w:t>
       </w:r>
       <w:r w:rsidR="00293082" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y su impacto sostenible en el aprendizaje de orden superior.</w:t>
       </w:r>
@@ -12276,51 +12056,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="00FB1817" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 1-9.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1817" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FB1817" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://doi.org/10.15405/epsbs.2018.02.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06159460" w14:textId="6C25ACF9" w:rsidR="002309B5" w:rsidRPr="00617DF3" w:rsidRDefault="00C257EF" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -12407,51 +12187,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">niversities: Barriers and enablers. </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sustainability</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15(5), 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="002309B5" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/su15054603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A2AD9B0" w14:textId="7C69BEB8" w:rsidR="00FB1444" w:rsidRPr="00617DF3" w:rsidRDefault="00FB1444" w:rsidP="0061135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -12540,51 +12320,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Turchetti, G. (2020). Is EEG suitable for marketing research? A systematic review. </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Frontiers in Neuroscience, 14,</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 594566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002309B5" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fnins.2020.594566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6764E2CE" w14:textId="10444707" w:rsidR="00CC6730" w:rsidRPr="00617DF3" w:rsidRDefault="00CC6730" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -12651,51 +12431,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dávalos Hernández, A. (2024). Inteligencia espiritual y neurociencia en el proceso de la motivación para el aprendizaje. </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Iberoamericana para la Investigación y el Desarrollo Educativo</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14(28). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00357853" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.23913/ride.v14i28.1783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49FDD1F8" w14:textId="3EF5525A" w:rsidR="00711A43" w:rsidRPr="00617DF3" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061135D">
@@ -12767,51 +12547,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047BED" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7671–7702</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F5599B" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10639-022-11486-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1792860F" w14:textId="34D3633F" w:rsidR="00217038" w:rsidRPr="00617DF3" w:rsidRDefault="001615F7" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -12957,51 +12737,51 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal of Marketing Education</w:t>
       </w:r>
       <w:r w:rsidR="007957DD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 40 (1), 17-30</w:t>
       </w:r>
       <w:r w:rsidR="00B92230" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0273475317753679</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="296CF43B" w14:textId="28A94A1B" w:rsidR="00711A43" w:rsidRPr="0061135D" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
@@ -13056,100 +12836,82 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1), 35</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0273475300221005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F35CC6D" w14:textId="5BA64B24" w:rsidR="00232C0A" w:rsidRPr="00617DF3" w:rsidRDefault="00232C0A" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harris, J., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, J. </w:t>
+        <w:t xml:space="preserve">Harris, J., Ciorciari, J. </w:t>
       </w:r>
       <w:r w:rsidR="003C3BA6" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gountas</w:t>
@@ -13254,51 +13016,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C175F0" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>17(1), 239-252.</w:t>
       </w:r>
       <w:r w:rsidR="004E02BD" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/cb.1710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E819F9C" w14:textId="4012BC21" w:rsidR="004C3535" w:rsidRPr="00617DF3" w:rsidRDefault="004C3535" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -13432,51 +13194,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061135D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17 (2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s40708-024-00229-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BA37131" w14:textId="31042E9B" w:rsidR="00711A43" w:rsidRPr="00617DF3" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13545,51 +13307,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 193</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.5465/amle.2005.17268566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B9E003D" w14:textId="6832F3F3" w:rsidR="0017168E" w:rsidRPr="00617DF3" w:rsidRDefault="0017168E" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13638,51 +13400,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10528008.2020.1843360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02F4C663" w14:textId="05C5A951" w:rsidR="00711A43" w:rsidRPr="00617DF3" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13711,51 +13473,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 185</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/17543266.2020.1784254</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="036B6AA2" w14:textId="0AFD3B75" w:rsidR="00711A43" w:rsidRPr="00617DF3" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13784,51 +13546,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jbusres.2018.05.036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36FAEB21" w14:textId="2FDE9F5E" w:rsidR="00F3038A" w:rsidRPr="00617DF3" w:rsidRDefault="00F3038A" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
@@ -13872,128 +13634,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F6EF5" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15(</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.23913/ride.v15i30.2318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05AA1D4A" w14:textId="0386FDE6" w:rsidR="00711A43" w:rsidRPr="00617DF3" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0061135D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>McInnes</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">, M., </w:t>
+        <w:t xml:space="preserve">McInnes, A. N., Ammari, T., de Kamps, M., </w:t>
       </w:r>
       <w:r w:rsidR="003C3BA6" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="0061135D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Basso, F. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A practical review of electroencephalography’s value to consumer and marketing research. </w:t>
@@ -14014,51 +13730,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(3), 377</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">402. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/14707853221112622</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A32626B" w14:textId="2D667C6C" w:rsidR="00711A43" w:rsidRPr="0061135D" w:rsidRDefault="00711A43" w:rsidP="00D754D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
@@ -14126,51 +13842,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: An intelligent eye-gaze-based assessment system for e-learning using Blooms taxonomy. </w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sensors, 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6904. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/s21206904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42683E5F" w14:textId="428B5B29" w:rsidR="008A5376" w:rsidRPr="0061135D" w:rsidRDefault="00711A43" w:rsidP="0061135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
@@ -14197,207 +13913,184 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dawson, K. (2020). Converging subjective and psychophysiological measures of cognitive load to study the effects of instructor-present video. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mind</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Brain, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Brain</w:t>
+        <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>, 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3), 279</w:t>
       </w:r>
       <w:r w:rsidR="0044664D" w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00617DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00BF31AF" w:rsidRPr="00617DF3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/mbe.12239</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="008A5376" w:rsidRPr="0061135D" w:rsidSect="00617DF3">
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="900" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C85715" w14:textId="77777777" w:rsidR="001F0BF7" w:rsidRDefault="001F0BF7" w:rsidP="00617DF3">
+    <w:p w14:paraId="08C56486" w14:textId="77777777" w:rsidR="00721C12" w:rsidRDefault="00721C12" w:rsidP="00617DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="560502A1" w14:textId="77777777" w:rsidR="001F0BF7" w:rsidRDefault="001F0BF7" w:rsidP="00617DF3">
+    <w:p w14:paraId="0C898712" w14:textId="77777777" w:rsidR="00721C12" w:rsidRDefault="00721C12" w:rsidP="00617DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E9C0662" w14:textId="77777777" w:rsidR="00617DF3" w:rsidRPr="00B87E1C" w:rsidRDefault="00617DF3" w:rsidP="00617DF3">
@@ -14426,61 +14119,61 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00B87E1C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="330C098C" w14:textId="77777777" w:rsidR="001F0BF7" w:rsidRDefault="001F0BF7" w:rsidP="00617DF3">
+    <w:p w14:paraId="27B5C6B6" w14:textId="77777777" w:rsidR="00721C12" w:rsidRDefault="00721C12" w:rsidP="00617DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A2FB7A2" w14:textId="77777777" w:rsidR="001F0BF7" w:rsidRDefault="001F0BF7" w:rsidP="00617DF3">
+    <w:p w14:paraId="080044C9" w14:textId="77777777" w:rsidR="00721C12" w:rsidRDefault="00721C12" w:rsidP="00617DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AED7AA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2684B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -14723,51 +14416,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2138445171">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="123430730">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00656930"/>
     <w:rsid w:val="00002E48"/>
     <w:rsid w:val="0000541B"/>
     <w:rsid w:val="00005453"/>
@@ -15070,96 +14763,98 @@
     <w:rsid w:val="005B427A"/>
     <w:rsid w:val="005B53EC"/>
     <w:rsid w:val="005B5EB4"/>
     <w:rsid w:val="005B65B6"/>
     <w:rsid w:val="005B7038"/>
     <w:rsid w:val="005C58A1"/>
     <w:rsid w:val="005D0294"/>
     <w:rsid w:val="005D0D29"/>
     <w:rsid w:val="005D14C3"/>
     <w:rsid w:val="005D6DA9"/>
     <w:rsid w:val="005E34E3"/>
     <w:rsid w:val="005F1D00"/>
     <w:rsid w:val="005F3CA9"/>
     <w:rsid w:val="005F5202"/>
     <w:rsid w:val="005F5A97"/>
     <w:rsid w:val="005F6573"/>
     <w:rsid w:val="005F7A87"/>
     <w:rsid w:val="00602A0E"/>
     <w:rsid w:val="00606E42"/>
     <w:rsid w:val="00607F28"/>
     <w:rsid w:val="006108CA"/>
     <w:rsid w:val="0061135D"/>
     <w:rsid w:val="00616152"/>
     <w:rsid w:val="00617DF3"/>
     <w:rsid w:val="00620416"/>
+    <w:rsid w:val="00623431"/>
     <w:rsid w:val="006328D0"/>
     <w:rsid w:val="0063524F"/>
     <w:rsid w:val="006373CB"/>
     <w:rsid w:val="00637C38"/>
     <w:rsid w:val="006479F6"/>
     <w:rsid w:val="00647A1B"/>
     <w:rsid w:val="00654CE0"/>
     <w:rsid w:val="00656930"/>
     <w:rsid w:val="00662368"/>
     <w:rsid w:val="0066556F"/>
     <w:rsid w:val="00666133"/>
     <w:rsid w:val="00673184"/>
     <w:rsid w:val="00680F18"/>
     <w:rsid w:val="00681FE4"/>
     <w:rsid w:val="00683C28"/>
     <w:rsid w:val="00685242"/>
     <w:rsid w:val="006864F1"/>
     <w:rsid w:val="00686D33"/>
     <w:rsid w:val="006871C3"/>
     <w:rsid w:val="00693B7C"/>
     <w:rsid w:val="00695201"/>
     <w:rsid w:val="00695404"/>
     <w:rsid w:val="006A21A6"/>
     <w:rsid w:val="006A6E90"/>
     <w:rsid w:val="006A793B"/>
     <w:rsid w:val="006B1850"/>
     <w:rsid w:val="006B1BDD"/>
     <w:rsid w:val="006B266B"/>
     <w:rsid w:val="006B34AD"/>
     <w:rsid w:val="006B5908"/>
     <w:rsid w:val="006D0919"/>
     <w:rsid w:val="006D61C9"/>
     <w:rsid w:val="006D7FC0"/>
     <w:rsid w:val="006E2C89"/>
     <w:rsid w:val="006E5CAE"/>
     <w:rsid w:val="006F297D"/>
     <w:rsid w:val="006F3858"/>
     <w:rsid w:val="006F3A92"/>
     <w:rsid w:val="006F3B84"/>
     <w:rsid w:val="006F7057"/>
     <w:rsid w:val="007021D3"/>
     <w:rsid w:val="00707001"/>
     <w:rsid w:val="00707A83"/>
     <w:rsid w:val="00711A43"/>
     <w:rsid w:val="00714DC8"/>
     <w:rsid w:val="00717C21"/>
+    <w:rsid w:val="00721C12"/>
     <w:rsid w:val="00723E73"/>
     <w:rsid w:val="00724D04"/>
     <w:rsid w:val="0072526F"/>
     <w:rsid w:val="007275E1"/>
     <w:rsid w:val="00730CF0"/>
     <w:rsid w:val="00731F8B"/>
     <w:rsid w:val="00731F95"/>
     <w:rsid w:val="00733524"/>
     <w:rsid w:val="00734615"/>
     <w:rsid w:val="007352A5"/>
     <w:rsid w:val="00737F8B"/>
     <w:rsid w:val="007405E6"/>
     <w:rsid w:val="007408A2"/>
     <w:rsid w:val="007435E8"/>
     <w:rsid w:val="00747293"/>
     <w:rsid w:val="00747AAF"/>
     <w:rsid w:val="00750C88"/>
     <w:rsid w:val="0076167D"/>
     <w:rsid w:val="00766976"/>
     <w:rsid w:val="00766E50"/>
     <w:rsid w:val="00767CEA"/>
     <w:rsid w:val="00767D03"/>
     <w:rsid w:val="00777BB4"/>
     <w:rsid w:val="00783739"/>
     <w:rsid w:val="007845D4"/>
@@ -15518,50 +15213,51 @@
     <w:rsid w:val="00DC704B"/>
     <w:rsid w:val="00DD0627"/>
     <w:rsid w:val="00DD2BD7"/>
     <w:rsid w:val="00DD3413"/>
     <w:rsid w:val="00DD6117"/>
     <w:rsid w:val="00DE223E"/>
     <w:rsid w:val="00DE5BA0"/>
     <w:rsid w:val="00DE675A"/>
     <w:rsid w:val="00DE7856"/>
     <w:rsid w:val="00DE7A24"/>
     <w:rsid w:val="00DF009F"/>
     <w:rsid w:val="00DF384F"/>
     <w:rsid w:val="00E01A6B"/>
     <w:rsid w:val="00E0280B"/>
     <w:rsid w:val="00E0451E"/>
     <w:rsid w:val="00E06ED1"/>
     <w:rsid w:val="00E11A08"/>
     <w:rsid w:val="00E12865"/>
     <w:rsid w:val="00E138A2"/>
     <w:rsid w:val="00E1582B"/>
     <w:rsid w:val="00E17B3E"/>
     <w:rsid w:val="00E210D1"/>
     <w:rsid w:val="00E24FAC"/>
     <w:rsid w:val="00E25C75"/>
     <w:rsid w:val="00E376D3"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E47341"/>
     <w:rsid w:val="00E474AF"/>
     <w:rsid w:val="00E47D08"/>
     <w:rsid w:val="00E507B6"/>
     <w:rsid w:val="00E56DB1"/>
     <w:rsid w:val="00E6768B"/>
     <w:rsid w:val="00E67A41"/>
     <w:rsid w:val="00E73563"/>
     <w:rsid w:val="00E76B8E"/>
     <w:rsid w:val="00E80514"/>
     <w:rsid w:val="00E806F7"/>
     <w:rsid w:val="00E826EC"/>
     <w:rsid w:val="00E82C80"/>
     <w:rsid w:val="00E83DD9"/>
     <w:rsid w:val="00E91FE7"/>
     <w:rsid w:val="00E9253D"/>
     <w:rsid w:val="00E95C9C"/>
     <w:rsid w:val="00E96AD1"/>
     <w:rsid w:val="00E96E4A"/>
     <w:rsid w:val="00EA2C00"/>
     <w:rsid w:val="00EA5109"/>
     <w:rsid w:val="00EA5301"/>
     <w:rsid w:val="00EA6BC3"/>
     <w:rsid w:val="00EB1000"/>
     <w:rsid w:val="00EB1D68"/>
@@ -16258,51 +15954,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00656930"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -16691,51 +16386,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B7358D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="001C43CB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001C43CB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C43CB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
@@ -16819,63 +16514,75 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061135D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0061135D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00623431"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ride.v14i28.1783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40708-024-00229-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mbe.12239" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17543266.2020.1784254" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnins.2020.594566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/cb.1710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21206904" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10528008.2020.1843360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su15054603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/14707853221112622" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475317753679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ride.v15i30.2318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.15405/epsbs.2018.02.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5465/amle.2005.17268566" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10639-022-11486-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jbusres.2018.05.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnins.2020.594566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/cb.1710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21206904" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10528008.2020.1843360" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su15054603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/14707853221112622" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475317753679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5465/amle.2005.17268566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.15405/epsbs.2018.02.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ride.v15i30.2318" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10639-022-11486-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jbusres.2018.05.036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40708-024-00229-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ride.v14i28.1783" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17543266.2020.1784254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mbe.12239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8059762a7f6ce157/CVE/Retailing/Retail%20Research/CENID%20Congreso/NeuroMKT/NeuroMKT-CTES%20Result%20SPSS%20ChatGPT%20106%20part.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
@@ -18032,78 +17739,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB9E1A96-0A9A-48BC-82A2-6D26A20B92EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>22098</Characters>
+  <Pages>9</Pages>
+  <Words>4033</Words>
+  <Characters>22185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>184</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26063</CharactersWithSpaces>
+  <CharactersWithSpaces>26166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Dolores Franco Valdez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>91da64dd-978b-4a24-b88f-8058a17721bc</vt:lpwstr>