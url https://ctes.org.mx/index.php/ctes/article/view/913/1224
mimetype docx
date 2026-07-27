--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -5,92 +5,140 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DC4D259" w14:textId="4FC1F7D5" w:rsidR="00F04ED9" w:rsidRDefault="004D08E4" w:rsidP="00891391">
+    <w:p w14:paraId="7154AE21" w14:textId="77777777" w:rsidR="00AF019B" w:rsidRDefault="00AF019B" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4DC4D259" w14:textId="7711E24E" w:rsidR="00F04ED9" w:rsidRPr="00AF019B" w:rsidRDefault="00AF019B" w:rsidP="00AF019B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF019B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF019B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AF019B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.913</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D08E4" w:rsidRPr="00AF019B">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="166F54D9" wp14:editId="7C1B7481">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-871220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7743825" cy="1200150"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="736355429" name="Imagen 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7743825" cy="1200150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -455,79 +503,79 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3D71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Juárez Autónoma de Tabasco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F09011" w14:textId="77777777" w:rsidR="003718F4" w:rsidRPr="002D3D71" w:rsidRDefault="003718F4" w:rsidP="00891391">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="002D3D71">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>josefinasac@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FD3CA9F" w14:textId="77777777" w:rsidR="003718F4" w:rsidRPr="002D3D71" w:rsidRDefault="003718F4" w:rsidP="00891391">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="002D3D71">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8659-2769</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22C5A2FC" w14:textId="77777777" w:rsidR="00D445E5" w:rsidRPr="002D3D71" w:rsidRDefault="00D445E5" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -628,51 +676,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3D71">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Universidad Juárez Autónoma de Tabasco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FF479C" w14:textId="5D89F578" w:rsidR="001C206C" w:rsidRPr="002D3D71" w:rsidRDefault="00B85B48" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="002D3D71">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>jor88159@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="032EF1F7" w14:textId="77777777" w:rsidR="00B179BA" w:rsidRPr="002D3D71" w:rsidRDefault="00B179BA" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3D71">
         <w:rPr>
@@ -874,50 +922,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14AAEAD3" w14:textId="7AF7BA5B" w:rsidR="00B179BA" w:rsidRPr="008B1ECD" w:rsidRDefault="00B179BA" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891391">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nivel de satisfacción, </w:t>
       </w:r>
       <w:r w:rsidR="00B9677C" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">édico </w:t>
@@ -1929,57 +1978,59 @@
         </w:rPr>
         <w:t>presented</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>graphs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tables.The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> curricular </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3221,76 +3272,76 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EFD195" w14:textId="77777777" w:rsidR="00891391" w:rsidRDefault="00891391" w:rsidP="00891391">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6FE83F" w14:textId="74E24EA4" w:rsidR="00BF245F" w:rsidRPr="008B1ECD" w:rsidRDefault="00BF245F" w:rsidP="00891391">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>satisfaction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3592,60 +3643,60 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Esta teoría, al aplicarse a la </w:t>
       </w:r>
       <w:r w:rsidR="00CD3041" w:rsidRPr="00891391">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">edicina, permite valorar la satisfacción no solo desde lo tangible, como salones equipados o bibliotecas actualizadas, sino desde dimensiones </w:t>
+        <w:t xml:space="preserve">edicina, permite valorar la satisfacción </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">más complejas como el acompañamiento académico, la calidad de las tutorías y la pertinencia de las actividades clínicas. Por su parte, la Teoría de la Satisfacción del Estudiante se enfoca en el encuentro entre las expectativas previas al ingreso y la experiencia real vivida durante la formación. Esta brecha entre lo que se esperaba y lo que se recibe es determinante para comprender el nivel de agrado o frustración del estudiante con su plan de estudios. En </w:t>
+        <w:t xml:space="preserve">no solo desde lo tangible, como salones equipados o bibliotecas actualizadas, sino desde dimensiones más complejas como el acompañamiento académico, la calidad de las tutorías y la pertinencia de las actividades clínicas. Por su parte, la Teoría de la Satisfacción del Estudiante se enfoca en el encuentro entre las expectativas previas al ingreso y la experiencia real vivida durante la formación. Esta brecha entre lo que se esperaba y lo que se recibe es determinante para comprender el nivel de agrado o frustración del estudiante con su plan de estudios. En </w:t>
       </w:r>
       <w:r w:rsidR="00CD3041" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">edicina, esta brecha puede volverse más profunda si el estudiante anticipaba una formación </w:t>
       </w:r>
       <w:r w:rsidR="00CD3041" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">médica, </w:t>
       </w:r>
@@ -3928,60 +3979,60 @@
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En cuanto a los marcos regulatorios, en México, la Dirección General de Educación Superior Universitaria e Intercultural (DGESUI) y la Secretaría de Educación Pública (SEP)</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F8" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> son los organismos responsables de establecer las directrices para la elaboración, evaluación y actualización de los planes de estudio de nivel </w:t>
+        <w:t xml:space="preserve"> son los organismos responsables de </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>superior (SEP, 2022). A nivel profesional, para las licenciaturas en Medicina, también intervienen el Consejo Mexicano para la Acreditación de la Educación Médica A.C. (COMAEM) y la Asociación Mexicana de Facultades y Escuelas de Medicina (AMFEM), que aseguran estándares mínimos de calidad y pertinencia profesional. En el caso de la Universidad Juárez Autónoma de Tabasco, el plan de estudios 2018 de la Licenciatura en Médico Cirujano fue diseñado conforme a estas directrices y validado por el Consejo Divisional de la</w:t>
+        <w:t>establecer las directrices para la elaboración, evaluación y actualización de los planes de estudio de nivel superior (SEP, 2022). A nivel profesional, para las licenciaturas en Medicina, también intervienen el Consejo Mexicano para la Acreditación de la Educación Médica A.C. (COMAEM) y la Asociación Mexicana de Facultades y Escuelas de Medicina (AMFEM), que aseguran estándares mínimos de calidad y pertinencia profesional. En el caso de la Universidad Juárez Autónoma de Tabasco, el plan de estudios 2018 de la Licenciatura en Médico Cirujano fue diseñado conforme a estas directrices y validado por el Consejo Divisional de la</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F8" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> División Académica de Ciencias de la Salud</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF21F8" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -4827,50 +4878,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07EF93E0" w14:textId="670548D0" w:rsidR="00D1572C" w:rsidRPr="008B1ECD" w:rsidRDefault="00D1572C" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para el análisis de los datos </w:t>
       </w:r>
       <w:r w:rsidR="00C6318E" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estos fueron </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exporta</w:t>
       </w:r>
       <w:r w:rsidR="00C6318E" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos</w:t>
@@ -5079,51 +5131,50 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="001827BF" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prueba de </w:t>
       </w:r>
       <w:r w:rsidR="001827BF" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ji</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-cuadrado para evaluación de asociación entre variables cualitativas. Los resultados se presenta</w:t>
       </w:r>
       <w:r w:rsidR="00E020FD" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n en tablas y gráficos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEEF461" w14:textId="75FBE4A6" w:rsidR="00043991" w:rsidRPr="008B1ECD" w:rsidRDefault="00043991" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
@@ -5399,51 +5450,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F084369" wp14:editId="464BB862">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>359410</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6276975" cy="2409825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagen 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6276975" cy="2409825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -5526,51 +5577,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E191CE1" wp14:editId="2496AD22">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>443865</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6353175" cy="2333625"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6353175" cy="2333625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -5586,91 +5637,91 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Figura 2: Opinión de los estudiantes sobre la carga académica por semestre del plan de estudios 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF373C5" w14:textId="68A74F7C" w:rsidR="009E1E81" w:rsidRPr="008B1ECD" w:rsidRDefault="009E1E81" w:rsidP="009E1E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fuente: Encuesta aplicada por los autores</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8E24B7" w14:textId="77777777" w:rsidR="009E1E81" w:rsidRDefault="009E1E81" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A17C4F" w14:textId="62B5E2AE" w:rsidR="00362D27" w:rsidRDefault="00997100" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En la figura 1 puede observarse que la mayoría de los estudiantes conoce el plan de estudios sólo un 1</w:t>
       </w:r>
       <w:r w:rsidR="007C67E1" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00633000" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>% afirmó no conocerlo</w:t>
@@ -7716,51 +7767,60 @@
         </w:rPr>
         <w:t>posiblemente se debe</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a que la práctica comienza en los últimos semestres de la Licenciatura. En cuanto</w:t>
       </w:r>
       <w:r w:rsidR="00FF630D" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la secuencia de las asignaturas, las áreas académicas, las asignaturas de preespecialidades y el número de asignaturas optativas del plan de estudio</w:t>
+        <w:t xml:space="preserve"> la secuencia de las asignaturas, las áreas académicas, las asignaturas de preespecialidades </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>y el número de asignaturas optativas del plan de estudio</w:t>
       </w:r>
       <w:r w:rsidR="00FF630D" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> actual les parece adecuado a la mayoría de los estudiantes (</w:t>
       </w:r>
       <w:r w:rsidR="00FF630D" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
@@ -7779,87 +7839,86 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="677A515B" w14:textId="77777777" w:rsidR="00362D27" w:rsidRPr="008B1ECD" w:rsidRDefault="00362D27" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 3: Opinión de los estudiantes sobre si la calidad de la enseñanza práctica es adecuada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05861F64" w14:textId="4960D5FC" w:rsidR="003E0AE9" w:rsidRPr="008B1ECD" w:rsidRDefault="00362D27" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22FE0D00" wp14:editId="2BA18833">
             <wp:extent cx="5612130" cy="2819400"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Imagen 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="2819400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -8719,51 +8778,50 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4C40CB" w14:textId="07130913" w:rsidR="006601A8" w:rsidRDefault="006601A8" w:rsidP="00AD6935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En el análisis estadístico mediante prueba ji cuadrada indicó que estas diferencias son estadísticamente significativas (p = 0.000) por lo que las 2 variables están relacionadas (ver tabla 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6908927E" w14:textId="77777777" w:rsidR="00AD6935" w:rsidRPr="008B1ECD" w:rsidRDefault="00AD6935" w:rsidP="00AD6935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE0FCAC" w14:textId="2EE695D7" w:rsidR="00FF3747" w:rsidRPr="008B1ECD" w:rsidRDefault="00FF3747" w:rsidP="00AD6935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11103,51 +11161,61 @@
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> afirma</w:t>
       </w:r>
       <w:r w:rsidR="008E4296" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que es inadecuado la vinculación de lo </w:t>
+        <w:t xml:space="preserve"> que es inadecuado la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vinculación de lo </w:t>
       </w:r>
       <w:r w:rsidR="008E4296" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>teórico</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> con lo </w:t>
       </w:r>
       <w:r w:rsidR="008E4296" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -11249,51 +11317,50 @@
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> asignaturas clínicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0722AC16" w14:textId="6713592F" w:rsidR="00CE611E" w:rsidRPr="008B1ECD" w:rsidRDefault="00FF3747" w:rsidP="00AD6935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el estudio  de León </w:t>
       </w:r>
       <w:r w:rsidR="008E4296" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007</w:t>
       </w:r>
       <w:r w:rsidR="008E4296" w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12150,51 +12217,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="460C6E0A" w14:textId="77777777" w:rsidR="003F27CF" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6727608F" w14:textId="77777777" w:rsidR="00AD6935" w:rsidRPr="008B1ECD" w:rsidRDefault="00AD6935" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E6607B" w14:textId="77777777" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12350,51 +12416,87 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Científica Educación y Futuro,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18(1), 55–71.Disponible en : es.scribd.com/document/626447846/Carriazo-et-al-2020-Planificacion-educativa-como-herramienta-fundamental-para-una-educacion-con-calidad</w:t>
+        <w:t xml:space="preserve"> 18(1), 55–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>71.Disponible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es.scribd.com/document/626447846/Carriazo-et-al-2020-Planificacion-educativa-como-herramienta-fundamental-para-una-educacion-con-calidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B296EFD" w14:textId="24A95EBC" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortoul-van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -12602,51 +12704,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Goes, T.I. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flolres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hernández, ., Morales López, S., </w:t>
+        <w:t xml:space="preserve"> Hernández</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B1ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Morales López, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sanchez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mendoza, M. (2014), Rev. Gaceta Médica de México p. 35-48. Disponible: https://www.anmm.org.mx/GMM/2014/n1/GMM_150_2014_1_035-048.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39619BA1" w14:textId="108CA01C" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -12686,51 +12806,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. A. (2022). Satisfacción estudiantil en universitarios: una revisión sistemática de la literatura. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Educación</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46(2). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="008B1ECD">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.15517/revedu.v46i2.47621</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="709C4AD3" w14:textId="4BABCC96" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
@@ -12893,70 +13013,70 @@
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Secretaría de Educación Pública (SEP). (2022). Acuerdo 17/11/22 por el que se establece el Marco Curricular Común para la Educación Superior. Diario Oficial de la Federación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BC4E0A" w14:textId="77777777" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Secretaría de Salud. (2014). Modelo educativo para la formación médica en México. Dirección General de Calidad y Educación en Salud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070A9F71" w14:textId="77777777" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Universidad Juárez Autónoma de Tabasco. (2018). Plan de estudios 2018 de la Licenciatura en Médico Cirujano. División Académica de Ciencias de la Salud y División Académica Multidisciplinaria de Comalcalco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D93624E" w14:textId="77777777" w:rsidR="003F27CF" w:rsidRPr="008B1ECD" w:rsidRDefault="003F27CF" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Villacrés, J., Torres, A., &amp; Molina, K. (2020). Planificación estratégica en la educación superior: claves para la efectividad curricular. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -13028,74 +13148,74 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1B9ACA" w14:textId="77777777" w:rsidR="00CE611E" w:rsidRPr="008B1ECD" w:rsidRDefault="00CE611E" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149C8E99" w14:textId="1090333A" w:rsidR="00CE611E" w:rsidRPr="008B1ECD" w:rsidRDefault="00CE611E" w:rsidP="00891391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE611E" w:rsidRPr="008B1ECD" w:rsidSect="008B1ECD">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65952E53" w14:textId="77777777" w:rsidR="00C559AD" w:rsidRDefault="00C559AD" w:rsidP="00F04ED9">
+    <w:p w14:paraId="296399D0" w14:textId="77777777" w:rsidR="007B7556" w:rsidRDefault="007B7556" w:rsidP="00F04ED9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D2E572" w14:textId="77777777" w:rsidR="00C559AD" w:rsidRDefault="00C559AD" w:rsidP="00F04ED9">
+    <w:p w14:paraId="30033E79" w14:textId="77777777" w:rsidR="007B7556" w:rsidRDefault="007B7556" w:rsidP="00F04ED9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13175,119 +13295,135 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">, Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t>Julio – Diciembre 2025</w:t>
+      <w:t xml:space="preserve">Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – 6</w:t>
     </w:r>
     <w:r w:rsidR="004D08E4">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A62CED3" w14:textId="77777777" w:rsidR="00C559AD" w:rsidRDefault="00C559AD" w:rsidP="00F04ED9">
+    <w:p w14:paraId="2DB9AE6F" w14:textId="77777777" w:rsidR="007B7556" w:rsidRDefault="007B7556" w:rsidP="00F04ED9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC74BB7" w14:textId="77777777" w:rsidR="00C559AD" w:rsidRDefault="00C559AD" w:rsidP="00F04ED9">
+    <w:p w14:paraId="20F86362" w14:textId="77777777" w:rsidR="007B7556" w:rsidRDefault="007B7556" w:rsidP="00F04ED9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="166F54D9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:.75pt;height:.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:1.2pt;height:1.2pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1E6CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="538210BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56543A0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13754,52 +13890,52 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1838305928">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2045324494">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="770515963">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="476410892">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="50"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C206C"/>
     <w:rsid w:val="00000ED0"/>
     <w:rsid w:val="00043991"/>
     <w:rsid w:val="0006622E"/>
     <w:rsid w:val="000B6157"/>
@@ -13816,98 +13952,101 @@
     <w:rsid w:val="00356F8A"/>
     <w:rsid w:val="00362D27"/>
     <w:rsid w:val="003718F4"/>
     <w:rsid w:val="003A03CE"/>
     <w:rsid w:val="003D6A92"/>
     <w:rsid w:val="003E0AE9"/>
     <w:rsid w:val="003F1FF9"/>
     <w:rsid w:val="003F27CF"/>
     <w:rsid w:val="004751B9"/>
     <w:rsid w:val="004C27E4"/>
     <w:rsid w:val="004C3B8A"/>
     <w:rsid w:val="004D08E4"/>
     <w:rsid w:val="005365B0"/>
     <w:rsid w:val="005677CA"/>
     <w:rsid w:val="00633000"/>
     <w:rsid w:val="006464FF"/>
     <w:rsid w:val="006601A8"/>
     <w:rsid w:val="00694E1F"/>
     <w:rsid w:val="006A2065"/>
     <w:rsid w:val="007054C3"/>
     <w:rsid w:val="007532F9"/>
     <w:rsid w:val="0075364F"/>
     <w:rsid w:val="00773AF5"/>
     <w:rsid w:val="007869F0"/>
     <w:rsid w:val="007B523E"/>
+    <w:rsid w:val="007B7556"/>
     <w:rsid w:val="007C2968"/>
     <w:rsid w:val="007C67E1"/>
     <w:rsid w:val="007E3EA4"/>
     <w:rsid w:val="007F121E"/>
     <w:rsid w:val="0085335B"/>
     <w:rsid w:val="008802B1"/>
     <w:rsid w:val="00891391"/>
     <w:rsid w:val="0089525A"/>
     <w:rsid w:val="008B1ECD"/>
     <w:rsid w:val="008D5484"/>
     <w:rsid w:val="008E4296"/>
     <w:rsid w:val="009156B1"/>
     <w:rsid w:val="00916D9F"/>
     <w:rsid w:val="009624D6"/>
     <w:rsid w:val="00991E75"/>
     <w:rsid w:val="00997100"/>
     <w:rsid w:val="009E1E81"/>
     <w:rsid w:val="009E509E"/>
     <w:rsid w:val="00A24DF8"/>
     <w:rsid w:val="00A85000"/>
     <w:rsid w:val="00AD6935"/>
     <w:rsid w:val="00AD7EB0"/>
+    <w:rsid w:val="00AF019B"/>
     <w:rsid w:val="00AF21F8"/>
     <w:rsid w:val="00AF563E"/>
     <w:rsid w:val="00AF793F"/>
     <w:rsid w:val="00B179BA"/>
     <w:rsid w:val="00B7667F"/>
     <w:rsid w:val="00B85B48"/>
     <w:rsid w:val="00B9677C"/>
     <w:rsid w:val="00BF245F"/>
     <w:rsid w:val="00C04A32"/>
     <w:rsid w:val="00C559AD"/>
     <w:rsid w:val="00C6318E"/>
     <w:rsid w:val="00C72252"/>
     <w:rsid w:val="00CA2A4A"/>
     <w:rsid w:val="00CA5B13"/>
     <w:rsid w:val="00CD3041"/>
     <w:rsid w:val="00CE611E"/>
     <w:rsid w:val="00D1572C"/>
     <w:rsid w:val="00D25110"/>
     <w:rsid w:val="00D27A75"/>
     <w:rsid w:val="00D445E5"/>
     <w:rsid w:val="00D5259B"/>
     <w:rsid w:val="00DB2DC6"/>
     <w:rsid w:val="00DB3FF7"/>
     <w:rsid w:val="00DD7933"/>
     <w:rsid w:val="00E020FD"/>
     <w:rsid w:val="00E11BAB"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E65145"/>
     <w:rsid w:val="00E81A12"/>
     <w:rsid w:val="00F04ED9"/>
     <w:rsid w:val="00F10561"/>
     <w:rsid w:val="00F228FF"/>
     <w:rsid w:val="00FB4524"/>
     <w:rsid w:val="00FD5F3D"/>
     <w:rsid w:val="00FF3747"/>
     <w:rsid w:val="00FF630D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -14326,51 +14465,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003718F4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
@@ -14496,51 +14634,51 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF245F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BF245F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F04ED9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -14850,51 +14988,51 @@
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefinasac@hotmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jor88159@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8659-2769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15517/revedu.v46i2.47621" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jor88159@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15517/revedu.v46i2.47621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8659-2769" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefinasac@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15154,72 +15292,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3658</Words>
-  <Characters>20125</Characters>
+  <Words>3674</Words>
+  <Characters>20211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
+  <Lines>168</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23736</CharactersWithSpaces>
+  <CharactersWithSpaces>23838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>END USER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>