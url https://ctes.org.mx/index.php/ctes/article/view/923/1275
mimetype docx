--- v0 (2026-06-22)
+++ v1 (2026-09-10)
@@ -10,51 +10,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A8B0FF0" w14:textId="0276D50C" w:rsidR="005871E0" w:rsidRPr="005871E0" w:rsidRDefault="005871E0" w:rsidP="005871E0">
+    <w:p w14:paraId="7A8B0FF0" w14:textId="73E31C03" w:rsidR="005871E0" w:rsidRPr="005871E0" w:rsidRDefault="005871E0" w:rsidP="005871E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005871E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -98,77 +98,77 @@
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidRPr="005871E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EC5524" w:rsidRPr="00EC5524">
+      <w:r w:rsidR="008023A8" w:rsidRPr="008023A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.23913/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00EC5524" w:rsidRPr="00EC5524">
+      <w:r w:rsidR="008023A8" w:rsidRPr="008023A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ctes.v</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EC5524" w:rsidRPr="00EC5524">
+      <w:r w:rsidR="008023A8" w:rsidRPr="008023A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13i25.923</w:t>
       </w:r>
       <w:r w:rsidRPr="005871E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="023F30F8" wp14:editId="4D464D58">
             <wp:simplePos x="0" y="0"/>
@@ -4352,120 +4352,120 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE3FD0" w:rsidRPr="005871E0">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6324B008" w14:textId="77777777" w:rsidR="00A71022" w:rsidRDefault="00A71022">
+    <w:p w14:paraId="07A19922" w14:textId="77777777" w:rsidR="00B85274" w:rsidRDefault="00B85274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42A49EBD" w14:textId="77777777" w:rsidR="00A71022" w:rsidRDefault="00A71022">
+    <w:p w14:paraId="0531727F" w14:textId="77777777" w:rsidR="00B85274" w:rsidRDefault="00B85274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{71F0194C-7AB3-4DE0-8501-C105C551DA84}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{A7BE1405-2612-4C4D-9F2D-937B43CB82FE}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{EC60EA6D-950E-436B-AFCE-BD9E5675DD31}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6E19CEAE-0085-4C1C-94A5-A6BFA7747B1E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{FFD4A888-E110-422E-BA45-568754E588B7}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{16C963D7-83F6-46DD-9D80-389133853133}"/>
   </w:font>
   <w:font w:name="Play">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{7E368017-E044-4DD4-8338-2D93E5E48B42}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4BA06480-BD15-41FF-8737-05BFA04795AF}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C6ED4260-164D-465E-B91B-0BEE924D735D}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{87320A7D-283D-4374-9710-5D1F3887C70D}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{147B8438-DF25-451E-877E-25D1C40D49DE}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{6F82AA2B-7B34-481B-8E78-9DB774CB041F}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{2C3D0A94-75AB-4FE8-8891-F05604EEFC0D}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{AE3EAAB9-4426-4B24-AFAD-5767BDF7FDA0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="675DBF88" w14:textId="77777777" w:rsidR="00D03BF1" w:rsidRDefault="00D03BF1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09EE96AC" w14:textId="77777777" w:rsidR="00D03BF1" w:rsidRPr="00B87E1C" w:rsidRDefault="00D03BF1" w:rsidP="00D03BF1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3390"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:szCs w:val="24"/>
@@ -4669,61 +4669,61 @@
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B87E1C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1804A38C" w14:textId="77777777" w:rsidR="00A71022" w:rsidRDefault="00A71022">
+    <w:p w14:paraId="6C29222B" w14:textId="77777777" w:rsidR="00B85274" w:rsidRDefault="00B85274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C91F57D" w14:textId="77777777" w:rsidR="00A71022" w:rsidRDefault="00A71022">
+    <w:p w14:paraId="78409F3F" w14:textId="77777777" w:rsidR="00B85274" w:rsidRDefault="00B85274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE26FD5" w14:textId="77777777" w:rsidR="00D03BF1" w:rsidRDefault="00D03BF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0000007D" w14:textId="50AE900B" w:rsidR="00AE3FD0" w:rsidRDefault="00AE3FD0">
     <w:pPr>
@@ -4781,60 +4781,60 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE3FD0"/>
-    <w:rsid w:val="00006979"/>
     <w:rsid w:val="000130C1"/>
     <w:rsid w:val="002E53AC"/>
     <w:rsid w:val="0051397B"/>
     <w:rsid w:val="005871E0"/>
+    <w:rsid w:val="008023A8"/>
     <w:rsid w:val="00846FDB"/>
-    <w:rsid w:val="00A71022"/>
     <w:rsid w:val="00AE3FD0"/>
+    <w:rsid w:val="00B85274"/>
     <w:rsid w:val="00D03BF1"/>
-    <w:rsid w:val="00EC5524"/>
+    <w:rsid w:val="00FD0239"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D120C1B"/>
@@ -5340,50 +5340,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -5793,51 +5794,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>5205</Words>
   <Characters>28633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>238</Lines>
   <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>33771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>