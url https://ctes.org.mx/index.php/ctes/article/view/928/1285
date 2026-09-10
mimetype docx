--- v0 (2026-07-09)
+++ v1 (2026-09-10)
@@ -7737,61 +7737,61 @@
     </w:p>
     <w:p w14:paraId="2E526C17" w14:textId="6877ABC5" w:rsidR="008E0A72" w:rsidRPr="00AF3097" w:rsidRDefault="008E0A72" w:rsidP="00AF3097">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E0A72" w:rsidRPr="00AF3097" w:rsidSect="008575EA">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="900" w:bottom="1417" w:left="1276" w:header="708" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="355B324D" w14:textId="77777777" w:rsidR="00397EA1" w:rsidRDefault="00397EA1" w:rsidP="008575EA">
+    <w:p w14:paraId="277293C5" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRDefault="00CE3DC8" w:rsidP="008575EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F9905C" w14:textId="77777777" w:rsidR="00397EA1" w:rsidRDefault="00397EA1" w:rsidP="008575EA">
+    <w:p w14:paraId="7C73FF5A" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRDefault="00CE3DC8" w:rsidP="008575EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7861,61 +7861,61 @@
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0052123E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Julio 2026                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D647F3F" w14:textId="77777777" w:rsidR="008575EA" w:rsidRDefault="008575EA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="449AAE48" w14:textId="77777777" w:rsidR="00397EA1" w:rsidRDefault="00397EA1" w:rsidP="008575EA">
+    <w:p w14:paraId="4FB1F671" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRDefault="00CE3DC8" w:rsidP="008575EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54EFB3CF" w14:textId="77777777" w:rsidR="00397EA1" w:rsidRDefault="00397EA1" w:rsidP="008575EA">
+    <w:p w14:paraId="5E95FB2E" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRDefault="00CE3DC8" w:rsidP="008575EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2706489E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B4E7D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -8158,51 +8158,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1308973416">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1647516286">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E0A72"/>
     <w:rsid w:val="000E2ECB"/>
     <w:rsid w:val="00205BBA"/>
     <w:rsid w:val="002A3D77"/>
@@ -8210,64 +8210,67 @@
     <w:rsid w:val="00397EA1"/>
     <w:rsid w:val="0046259A"/>
     <w:rsid w:val="00512761"/>
     <w:rsid w:val="00613C8E"/>
     <w:rsid w:val="00626380"/>
     <w:rsid w:val="00637D4E"/>
     <w:rsid w:val="006A5746"/>
     <w:rsid w:val="007A702C"/>
     <w:rsid w:val="00823A56"/>
     <w:rsid w:val="008575EA"/>
     <w:rsid w:val="00860E33"/>
     <w:rsid w:val="008B6837"/>
     <w:rsid w:val="008E0A72"/>
     <w:rsid w:val="008F4680"/>
     <w:rsid w:val="009B2A68"/>
     <w:rsid w:val="00AA4292"/>
     <w:rsid w:val="00AA4E85"/>
     <w:rsid w:val="00AF3097"/>
     <w:rsid w:val="00B50043"/>
     <w:rsid w:val="00C14823"/>
     <w:rsid w:val="00C171CC"/>
     <w:rsid w:val="00C64B7C"/>
     <w:rsid w:val="00C969BF"/>
     <w:rsid w:val="00CA00D7"/>
     <w:rsid w:val="00CE067A"/>
+    <w:rsid w:val="00CE3DC8"/>
     <w:rsid w:val="00CF7DE7"/>
     <w:rsid w:val="00D14338"/>
     <w:rsid w:val="00D70400"/>
     <w:rsid w:val="00DE5C36"/>
     <w:rsid w:val="00DE621D"/>
     <w:rsid w:val="00E21641"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E441FD"/>
     <w:rsid w:val="00E62408"/>
     <w:rsid w:val="00E674E9"/>
     <w:rsid w:val="00EB0DA4"/>
     <w:rsid w:val="00EB592B"/>
     <w:rsid w:val="00EF060D"/>
     <w:rsid w:val="00F325BE"/>
     <w:rsid w:val="00F37D12"/>
+    <w:rsid w:val="00F50EA0"/>
     <w:rsid w:val="00F75FEF"/>
     <w:rsid w:val="00F9122B"/>
     <w:rsid w:val="00FC2619"/>
     <w:rsid w:val="00FE1805"/>
     <w:rsid w:val="00FF3924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -8863,50 +8866,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E0A72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -9663,51 +9667,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABFC2C54-748C-4897-8A7A-57E79ECA1341}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>2622</Words>
   <Characters>14426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>120</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>